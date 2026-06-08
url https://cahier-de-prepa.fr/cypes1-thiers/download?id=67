--- v0 (2026-04-10)
+++ v1 (2026-06-08)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gaube\Documents\DATAWIND\_CyPES\collomètre\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{36F90C2F-7A13-487E-9C41-2D034E0224FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B862059E-96B0-4058-89B3-D3FDA4082446}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="180">
   <si>
     <t>Anglais</t>
   </si>
   <si>
     <t>groupes  de colles</t>
   </si>
   <si>
     <t>ANO</t>
   </si>
   <si>
     <t>ASPLANATO</t>
   </si>
   <si>
     <t>BAKARI</t>
   </si>
   <si>
     <t>BERRAHO</t>
   </si>
   <si>
     <t>CAPONE</t>
   </si>
   <si>
     <t>DE SLIZEWICZ</t>
   </si>
   <si>
@@ -878,51 +878,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1020,53 +1020,50 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{CC7E03FB-CEDD-4709-A563-BF26330D6FE1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1342,52 +1339,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:V66"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="P51" sqref="P51"/>
+    <sheetView tabSelected="1" topLeftCell="C17" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="Q39" sqref="Q39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
     <col min="2" max="2" width="23" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" customWidth="1"/>
     <col min="15" max="15" width="12.77734375" customWidth="1"/>
     <col min="16" max="16" width="11.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="31" t="s">
         <v>73</v>
       </c>
       <c r="D2" s="31" t="s">
         <v>74</v>
       </c>
       <c r="E2" s="31" t="s">
         <v>75</v>
       </c>
       <c r="F2" s="11" t="s">
         <v>76</v>
       </c>
@@ -2729,378 +2726,364 @@
         <v>34</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>32</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>42</v>
       </c>
       <c r="N32" s="2"/>
       <c r="O32" s="28"/>
-      <c r="P32" s="65" t="s">
+      <c r="P32" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="Q32" s="2" t="s">
+      <c r="Q32" s="2"/>
+      <c r="R32" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="R32" s="2" t="s">
+      <c r="S32" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="1"/>
       <c r="B33" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>36</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N33" s="2"/>
       <c r="O33" s="28"/>
-      <c r="P33" s="65" t="s">
+      <c r="P33" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="Q33" s="2" t="s">
+      <c r="Q33" s="2"/>
+      <c r="R33" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="R33" s="2" t="s">
+      <c r="S33" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="1"/>
       <c r="B34" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>44</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>34</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N34" s="24"/>
       <c r="O34" s="17"/>
-      <c r="P34" s="65" t="s">
+      <c r="P34" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="Q34" s="2" t="s">
+      <c r="Q34" s="2"/>
+      <c r="R34" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="R34" s="2" t="s">
+      <c r="S34" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="1"/>
       <c r="B35" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>153</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>41</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>153</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>43</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>153</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>45</v>
       </c>
       <c r="N35" s="24"/>
       <c r="O35" s="17"/>
-      <c r="P35" s="65" t="s">
-[...2 lines deleted...]
-      <c r="Q35" s="2" t="s">
+      <c r="P35" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q35" s="2"/>
+      <c r="R35" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="R35" s="2" t="s">
+      <c r="S35" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="1"/>
       <c r="B36" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F36" s="54" t="s">
         <v>179</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>67</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>35</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>67</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N36" s="24"/>
       <c r="O36" s="17"/>
-      <c r="P36" s="65" t="s">
+      <c r="P36" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="Q36" s="2" t="s">
+      <c r="Q36" s="2"/>
+      <c r="R36" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="R36" s="2" t="s">
+      <c r="S36" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="1"/>
       <c r="B37" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>67</v>
       </c>
       <c r="N37" s="24"/>
       <c r="O37" s="17"/>
-      <c r="P37" s="65" t="s">
+      <c r="P37" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="Q37" s="2" t="s">
+      <c r="Q37" s="2"/>
+      <c r="R37" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="R37" s="2" t="s">
+      <c r="S37" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="1"/>
       <c r="B38" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>41</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>41</v>
       </c>
       <c r="N38" s="24"/>
       <c r="O38" s="17"/>
-      <c r="P38" s="65" t="s">
+      <c r="P38" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="Q38" s="2" t="s">
+      <c r="Q38" s="2"/>
+      <c r="R38" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="R38" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S38" s="2"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="1"/>
       <c r="B39" s="7"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="24"/>
       <c r="O39" s="17"/>
       <c r="P39" s="12"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="1" t="s">
         <v>40</v>