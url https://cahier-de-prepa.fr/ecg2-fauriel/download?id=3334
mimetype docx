--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -1,1111 +1,1133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="20ABE587" w14:textId="39EEE37D" w:rsidR="000904C9" w:rsidRDefault="000904C9" w:rsidP="000904C9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+        </w:rPr>
+        <w:t>LENDRIER DE L’AVENT… CONCOURS !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A69527" w14:textId="42B42957" w:rsidR="000904C9" w:rsidRPr="00AA4E22" w:rsidRDefault="00AA4E22" w:rsidP="00AA4E22">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+        </w:rPr>
+        <w:t>UN VIDEO AL DIA…</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2830"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2239"/>
+        <w:gridCol w:w="5640"/>
+        <w:gridCol w:w="4816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D3D7F" w:rsidRPr="004C33B0" w14:paraId="20A53A67" w14:textId="77777777" w:rsidTr="009D3D7F">
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="3FA7BF07" w14:textId="77777777" w:rsidTr="00100981">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcW w:w="5215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58A34E51" w14:textId="5D49AB04" w:rsidR="004C33B0" w:rsidRPr="009D3D7F" w:rsidRDefault="009D3D7F" w:rsidP="009D3D7F">
-[...25 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05E7DC8A" w14:textId="77777777" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008918E1">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Miércoles 01/04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (no es una broma)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CFE58EF" w14:textId="6FF781DE" w:rsidR="00100981" w:rsidRDefault="00A15006">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Cadena perpetua para menores en El Salvador</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACB03C6" w14:textId="43042A45" w:rsidR="00A15006" w:rsidRDefault="00A15006">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00A15006">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.dw.com/es/cadena-perpetua-a-menores-en-el-salvador/video-76572987</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="405849BF" w14:textId="7BD8A435" w:rsidR="00100981" w:rsidRPr="008918E1" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C007044" w14:textId="2F27E981" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
+          <w:p w14:paraId="63460C83" w14:textId="15692456" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Jueves 09/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: Rufián apela a la unidad de las izquierdas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DAA6E0" w14:textId="77777777" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=HeLhyzeqGw0</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16120A24" w14:textId="3F76C4D3" w:rsidR="000904C9" w:rsidRPr="008918E1" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="30295478" w14:textId="77777777" w:rsidTr="00100981">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6605FA0C" w14:textId="28FF2C73" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Jueves 02/04 (triste récord</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en Ecuador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>…)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="215852FA" w14:textId="2966DD09" w:rsidR="00100981" w:rsidRPr="008918E1" w:rsidRDefault="00100981">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-[...23 lines deleted...]
-            </w:r>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="008918E1">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.dw.com/es/r%C3%A9cord-de-homicidios-en-ecuador/video-76387542</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07DF9754" w14:textId="2F04484A" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="42D1B19F" w14:textId="774F4111" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Viernes 10/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: catástrofe ferroviaria en España</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42645AE6" w14:textId="77777777" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=caBay2Ba-Qg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5473F5B8" w14:textId="74B7B78A" w:rsidR="000904C9" w:rsidRPr="008918E1" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=fypyDQ2ah-0</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="3FA9E69A" w14:textId="77777777" w:rsidTr="00100981">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F98E00" w14:textId="6B8C8A5F" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Viernes 03/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: México y Felipe VI: acercamiento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282AE866" w14:textId="77777777" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=QM6W5KTiE2c</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C9A54F0" w14:textId="11226966" w:rsidR="00A43221" w:rsidRPr="008918E1" w:rsidRDefault="00A43221">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=6NdDGeKVORg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BD34F4" w14:textId="134BB388" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
-[...27 lines deleted...]
-              <w:t>EL MERCOSUR visto desde España</w:t>
+          <w:p w14:paraId="25DF2A20" w14:textId="0CB232F0" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>á</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>bado 11/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Regularización masiva </w:t>
+            </w:r>
+            <w:r w:rsidR="00325C78">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>en España</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFCABBD" w14:textId="77777777" w:rsidR="00325C78" w:rsidRDefault="000904C9">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=TuLd5lEk7X4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="279CAEDE" w14:textId="60F73032" w:rsidR="00325C78" w:rsidRPr="00325C78" w:rsidRDefault="00325C78">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00325C78">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>La política de Trump impacta el mercado laboral</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B950C2" w14:textId="42E2A967" w:rsidR="000904C9" w:rsidRPr="008918E1" w:rsidRDefault="00325C78">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00325C78">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.dw.com/es/pol%C3%ADtica-migratoria-de-trump-afecta-al-mercado-laboral/video-76554567</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="000904C9">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D3D7F" w:rsidRPr="004C33B0" w14:paraId="31DA4FD7" w14:textId="77777777" w:rsidTr="009D3D7F">
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="5B0BFCDD" w14:textId="77777777" w:rsidTr="00100981">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcW w:w="5215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBE3903" w14:textId="5E090078" w:rsidR="004C33B0" w:rsidRPr="009D3D7F" w:rsidRDefault="009D3D7F" w:rsidP="009D3D7F">
-[...67 lines deleted...]
-              <w:t xml:space="preserve"> EJEMPLOS?)</w:t>
+          <w:p w14:paraId="36453C5F" w14:textId="45CC069C" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Sábado 04/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: Chile cierra sus fronteras</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7400812D" w14:textId="023F6010" w:rsidR="00100981" w:rsidRPr="008918E1" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=8Px3W0JZAqk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059E1FC1" w14:textId="75E9CBC7" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
-[...37 lines deleted...]
-              <w:t>, ultimas noticias</w:t>
+          <w:p w14:paraId="1FAD87DE" w14:textId="04FB0093" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Domingo 12/04: Una en francés!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5716546D" w14:textId="51932ED7" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=G0sNc-dgm98</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52689661" w14:textId="212B1EBF" w:rsidR="000904C9" w:rsidRPr="008918E1" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="46E2842C" w14:textId="77777777" w:rsidTr="00100981">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4329BBA2" w14:textId="2C51F726" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Domingo 05/04</w:t>
+            </w:r>
+            <w:r w:rsidR="000904C9">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: 3 por 1!!! </w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Isabel Diaz Ayuso</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182DFA2A" w14:textId="772D04FA" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=PAgYIhHQuOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1676DD0F" w14:textId="4BC4A8CB" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=Bj4x2dI7lPY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00100981">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F0A324" w14:textId="061F815B" w:rsidR="000904C9" w:rsidRPr="008918E1" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=QkWGXWba0Fo&amp;t=16s</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E34E5BD" w14:textId="7392F78E" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
-[...34 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="121E75AE" w14:textId="7BC08646" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Lunes 13/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: Colombia: sustituir la coca</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9874DA" w14:textId="77777777" w:rsidR="00AA4E22" w:rsidRDefault="00AA4E22">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BAF9BC2" w14:textId="4053DD87" w:rsidR="00AA4E22" w:rsidRPr="008918E1" w:rsidRDefault="00AA4E22">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00AA4E22">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.dw.com/es/colombia-busca-sustituir-la-hoja-de-coca/video-76398580</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="7967A297" w14:textId="77777777" w:rsidTr="00100981">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC7B8FE" w14:textId="453A9C43" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Lunes 06/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: “No a la Guerra”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFA4B3D" w14:textId="77777777" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0371C096" w14:textId="57DC9A97" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=TRyC8HgHBoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="37BACF70" w14:textId="20CB7277" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5E4718" w14:textId="3BE5FE59" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
-[...27 lines deleted...]
-              <w:t>EL MERCOSUR VISTO DESDE AMERICA LATINA</w:t>
+          <w:p w14:paraId="2E2D3CB0" w14:textId="70322772" w:rsidR="00AA4E22" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Martes 14/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: protestas indígenas en la COP 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B4DBF9" w14:textId="5E4F6950" w:rsidR="00AA4E22" w:rsidRDefault="00AA4E22">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.dw.com/es/protesta-ind%C3%ADgena-en-la-cop30-contra-perforaci%C3%B3n-exploratoria/video-74813985</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D3D7F" w:rsidRPr="004C33B0" w14:paraId="77E972CD" w14:textId="77777777" w:rsidTr="009D3D7F">
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="7E672FA7" w14:textId="77777777" w:rsidTr="00100981">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcW w:w="5215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F35C925" w14:textId="5BF1C50B" w:rsidR="004C33B0" w:rsidRPr="009D3D7F" w:rsidRDefault="009D3D7F" w:rsidP="009D3D7F">
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6363A86C" w14:textId="11DF2EE3" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Martes 07/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>: la “guerra” entre Feijoo y Sánchez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1A688A" w14:textId="23D8F846" w:rsidR="00100981" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00E20B2C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=-OxEITy9dZ8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="204B2C85" w14:textId="569D716E" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D724257" w14:textId="50456C83" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> en ESPAÑA: ultimas noticias</w:t>
+          <w:p w14:paraId="25579E49" w14:textId="0A63A3C8" w:rsidR="002946A4" w:rsidRDefault="000904C9" w:rsidP="002946A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Miércoles 15/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A43221">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>50 años de la muerte de Franco: un polémico aniversario</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E4DC5E" w14:textId="137AF9D2" w:rsidR="000904C9" w:rsidRDefault="00A43221">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="008F0513">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.youtube.com/watch?v=KlsQDfM-io0&amp;t=1s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7EF7AAFA" w14:textId="594C63AF" w:rsidR="000904C9" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100981" w:rsidRPr="00325C78" w14:paraId="2F7F7B45" w14:textId="77777777" w:rsidTr="00100981">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4305B4A1" w14:textId="77777777" w:rsidR="00653239" w:rsidRDefault="000904C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Miércoles 08/04</w:t>
+            </w:r>
+            <w:r w:rsidR="002946A4">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00653239">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Reconstruir la prensa en Venezuela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AFC9305" w14:textId="56E5A55D" w:rsidR="000904C9" w:rsidRDefault="00653239">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00653239">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:t>https://www.dw.com/es/reconstruir-la-prensa-libre-en-venezuela/video-76534870</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="3847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="536802C2" w14:textId="5495B44B" w:rsidR="004C33B0" w:rsidRPr="004C33B0" w:rsidRDefault="009D3D7F">
-[...408 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="18E5E28F" w14:textId="77777777" w:rsidR="00100981" w:rsidRDefault="00100981">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A7685E" w14:textId="6B669E43" w:rsidR="00AA4E22" w:rsidRDefault="00AA4E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¡¡¡MUCHA SUERTE A TODOS Y TODAS!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A127C5" w14:textId="19846C3C" w:rsidR="00AA4E22" w:rsidRPr="00AA4E22" w:rsidRDefault="00AA4E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48F50B4D" w14:textId="77777777" w:rsidR="00F201E7" w:rsidRPr="004C33B0" w:rsidRDefault="00F201E7">
+    <w:p w14:paraId="07C7CF91" w14:textId="77777777" w:rsidR="00F201E7" w:rsidRPr="008918E1" w:rsidRDefault="00F201E7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F201E7" w:rsidRPr="004C33B0" w:rsidSect="009D3D7F">
+    <w:sectPr w:rsidR="00F201E7" w:rsidRPr="008918E1" w:rsidSect="00325C78">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Algerian">
+    <w:panose1 w:val="04020705040A02060702"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...95 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004C33B0"/>
+    <w:rsidRoot w:val="008918E1"/>
+    <w:rsid w:val="000904C9"/>
+    <w:rsid w:val="00100981"/>
+    <w:rsid w:val="001B3B2E"/>
+    <w:rsid w:val="002946A4"/>
+    <w:rsid w:val="00325C78"/>
     <w:rsid w:val="003B6C94"/>
-    <w:rsid w:val="004C33B0"/>
-    <w:rsid w:val="00722965"/>
+    <w:rsid w:val="005C16F7"/>
+    <w:rsid w:val="00610564"/>
+    <w:rsid w:val="00653239"/>
+    <w:rsid w:val="008918E1"/>
     <w:rsid w:val="00952FC6"/>
-    <w:rsid w:val="009D3D7F"/>
+    <w:rsid w:val="00A15006"/>
+    <w:rsid w:val="00A43221"/>
+    <w:rsid w:val="00A7615E"/>
+    <w:rsid w:val="00AA4E22"/>
     <w:rsid w:val="00BF4F51"/>
     <w:rsid w:val="00F201E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3455F5DE"/>
+  <w14:docId w14:val="3DDF5D66"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7FF8484F-BA75-4144-B391-58D9AF6F2FC3}"/>
+  <w15:docId w15:val="{8279DEA8-0715-460F-8142-F610689B292F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1473,590 +1495,612 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
     <w:name w:val="Titre 7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
     <w:name w:val="Titre 8 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="004C33B0"/>
+    <w:rsid w:val="008918E1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008918E1"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008918E1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fypyDQ2ah-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8Px3W0JZAqk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/es/colombia-busca-sustituir-la-hoja-de-coca/video-76398580" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-OxEITy9dZ8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=caBay2Ba-Qg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/es/pol%C3%ADtica-migratoria-de-trump-afecta-al-mercado-laboral/video-76554567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QkWGXWba0Fo&amp;t=16s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Bj4x2dI7lPY" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/es/protesta-ind%C3%ADgena-en-la-cop30-contra-perforaci%C3%B3n-exploratoria/video-74813985" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/es/r%C3%A9cord-de-homicidios-en-ecuador/video-76387542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TuLd5lEk7X4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HeLhyzeqGw0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PAgYIhHQuOU" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/es/reconstruir-la-prensa-libre-en-venezuela/video-76534870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6NdDGeKVORg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TRyC8HgHBoE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dw.com/es/cadena-perpetua-a-menores-en-el-salvador/video-76572987" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=QM6W5KTiE2c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G0sNc-dgm98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KlsQDfM-io0&amp;t=1s" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2315,70 +2359,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>156</Words>
-  <Characters>858</Characters>
+  <Words>543</Words>
+  <Characters>2990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1012</CharactersWithSpaces>
+  <CharactersWithSpaces>3526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Magali Vion</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>