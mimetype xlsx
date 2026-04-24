--- v3 (2026-03-09)
+++ v4 (2026-04-24)
@@ -28,51 +28,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Feuille1" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Feuille2" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Feuille3" sheetId="3" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">Feuille1!$1:$1</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="242">
   <si>
     <t xml:space="preserve">date</t>
   </si>
   <si>
     <t xml:space="preserve">Cours 2025-2026</t>
   </si>
   <si>
     <t xml:space="preserve">exercices faits en cours</t>
   </si>
   <si>
     <t xml:space="preserve">exercices faits en TD</t>
   </si>
   <si>
     <t xml:space="preserve">énoncé DM donné (à rendre le mardi de la semaine suivante)</t>
   </si>
   <si>
     <t xml:space="preserve">(DS mercredi)</t>
   </si>
   <si>
     <t xml:space="preserve">2024-2025 &amp; reste à faire en 2025-2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
@@ -5428,497 +5428,748 @@
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Compléments hors programme sur la continuité d’une fonction sur une partie</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> (définie comme la continuité de la restriction de la fonction à cette partie) : la continuité sur chaque partie d’un découpage disjoint ne donne pas la continuité globale ; c’est le cas seulement aux points d’une partie non adhérents aux autres parties (pour un point adhérent à une des autres parties on revient à la définition, par calcul de limite --- et ce problème ne se pose pas quand les parties sont ouvertes).</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">11.91(1,2,3,4,5)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Théorème des bornes atteintes : si f est une fonction à valeurs réelles, continue sur une partie fermée bornée d’un EVN de dimension finie, alors f est bornée et atteint ses bornes (résultat admis).  
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF780373"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Remarque : le vocabulaire de  partie « compacte » n’est pas au programme.
 </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">11.98</t>
   </si>
   <si>
     <t xml:space="preserve">12.37, 12.45,11.74(1,7)+11.72(1,7), 11.91(11)</t>
   </si>
   <si>
     <t xml:space="preserve">Parties denses d’un EVN. Partie convexe d’un EV.</t>
   </si>
   <si>
     <t xml:space="preserve">11.109, 11.111(1,2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 -------------------------------------------------
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Chapitre 12 : Théorèmes d'interversion (suite)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">------------------------------------------------- 
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">REVOIR IMPÉRATIVEMENT LE CHAPITRE 4 (intégrales) 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">* INTÉGRALES À PARAMÈTRES
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Domination d'une famille de fonctions.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">12.46</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Théorème de convergence dominée. 
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 Rendu DS6 (45 min)
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">!!! à cette date, aucun autre autre théorème sur les intégrales à paramètre n’est au programme</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Prévisions :
-[...4 lines deleted...]
-Théorème de convergence dominée.  avec un paramètre réel.
+    <t xml:space="preserve">Théorème de convergence dominée.  avec un paramètre réel.
 Théorème de continuité sous le signe "intégrale". </t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.91(13), 11.103, 11.111(3,7), 11.114</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">notes sur la répartition des sujets de révision : 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">* avant le DS7 : révision en lien avec le DS (analyse + thm d’interversion+ un peu de  topologie)
+* après le DS : le reste (algèbre, proba)
+    - au début les sujets durs pour ceux qui passent X-ENS
+    - à la fin les sujets plus faciles (lorsque ceux qui passent X-ENS ne sont plus là)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Théorème de dérivation sous le signe "intégrale" ; extension à la classe C^p. 
+Extension du théorème de dérivation sous le signe "intégrale" à la classe C^p. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XXX</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h :  </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Intégrale de Dirichlet (18Q) 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Modalités des sujets de révision en 2h (environ 15-20  questions) : 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Recherche avec le cours en accès libre et obligation de parcourir tout le sujet ; distribution après 20 min d’une feuille d’indications utilisable tout de suite ou petit à petit ;  distribution du corrigé au bout d’1h30 (poursuite de la recherche et/ou questions). Et je réponds aux questions.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h : </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Fonctions Zeta et  Gamma (24Q)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Théorème de dérivation sous le signe "intégrale" ; extension à la classe C^p. 
-</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h : </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">!!! à cette date, ne sont pas encore au programme des colles :  e</t>
+      <t xml:space="preserve">Fonction digamma et une application probabiliste (18Q)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FFC9211E"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">en TD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> :</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> inégalités sur le déterminant et la trace (17Q)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">12.61, 12.64(1)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">xtension du théorème de dérivation sous le signe "intégrale" à la classe C^p</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h : algèbre et topologie</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">DS7 (4h)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rendu DM21. Séance d’exercices sur chap 12</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Extension du théorème de dérivation sous le signe "intégrale" à la classe C^p. 
-[...45 lines deleted...]
-      </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-    <r>
-[...38 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">------------------------------------------------------------
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Chapitre 13 : Calcul différentiel à p variables
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">-------------------------------------------------------------
 REVOIR LE CHAPITRE 3 : calcul différentiel à une variable
 Les fonctions considérées vont d'un ouvert de IR^p, dans IR^n (n=1 et p&lt;=3 le plus souvent),
-Dérivabilité et dérivée partielles ; gradient (quand n=1) ;  formules de calcul qui se déduisent  des formules de dérivation à une variable.
+Dérivabilité et dérivée partielles ; gradient (quand n=1) ;  formules de calcul qui se déduisent des formules de dérivation à une variable.
 Dérivées partielles d'ordre k.
 Différentielle (définie par son expression à l’aide des  dérivées partielles).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : la notion de différentiabilité d’une fonction n’est pas au programme ; le calcul de différentielles n’est pas un objectif du programme
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Notions de dérivée directionnelle selon un vecteur h et de matrice hessienne.
-[...2 lines deleted...]
-Toute fonction de classe C^1 est  continue. Théorème de Schwarz (admis).</t>
+      <t xml:space="preserve">Notion de dérivée directionnelle selon un vecteur h.
+Notion  de matrice hessienne (quand n=1).
+Fonctions de classe C^k (i.e. qui admet des dérivées partielles d'ordre k qui sont continues, comme fonctions de p variables).
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">DS sur les heures de cours</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+      </rPr>
+      <t xml:space="preserve">Développement limité d’ordre 1 (resp. 2) pour une fonction de classe C¹ (resp C² à valeur dans IR) --- partiellement admis.
+Toute fonction de classe C^1 est  continue. Théorème de Schwarz (admis).
+Formule de dérivation d'une composée, notamment t → f(x(t),y(t)) et (s,t)→ f(x(s,t),y(s,t)) : À CONNAÎTRE PARFAITEMENT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+      </rPr>
+      <t xml:space="preserve">!!! à cette date ne sont pas encore au programme : études d’extrema des fonctions de plusieurs variables</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
-Formule de dérivation d'une composée, notamment t → f(x(t),y(t)) et (s,t)→ f(x(s,t),y(s,t)) : À CONNAÎTRE PARFAITEMENT 
-Une fonction constante sur un ouvert convexe si et seulement si elle est C¹ et de différentielle nulle.
+Une fonction sur un ouvert convexe est constante si et seulement si elle est C¹ et ses dérivées partielles sont nulles.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFC9211E"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : les résolutions d'équations aux dérivées partielles ne sont plus explicitement au programme
 NB : la notion de difféomorphisme n'est pas au programme.
 </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Fin du chapitre 13 ??</t>
+  </si>
+  <si>
+    <t xml:space="preserve">[pas faits : 12.64(2,3,4), 12.55, 12.67 , 12.7] + séance d’exercices chapitre 13</t>
   </si>
   <si>
     <t xml:space="preserve">Extrema locaux et globaux d'une fonction numérique. 
 Condition nécessaire d’ordre 1 : tout extremum local d’une fonction C¹ sur un ouvert est atteint en un point critique.
 Étude des points critiques à l'aide des dérivées partielles secondes : condition suffisante d’ordre 2 (pour une fonction C² sur un ouvert dont la hessienne n’a pas de valeur propre nulle) ; quand p=2 : utilisation de la trace et du déterminant</t>
   </si>
   <si>
-    <t xml:space="preserve">séance d’exercices chapitre 13
-[...12 lines deleted...]
-    <t xml:space="preserve">Rendu DS7. Conseils de révision</t>
+    <t xml:space="preserve">sujet de révision sur les chapitres : 5,9,10 (+1,2,3)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h : </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">séries aléatoires (11Q --- difficile)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">sujet de révision sur les chapitres : 4,6,7,11</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h : </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">déterminant de Gram (16Q)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Fin exercices chap 13. Rendu DS7. Conseils de révision</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h : </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> loi binomiale négative (15Q)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">sujet de révision en 2h :  </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Séries de matrices et mesure de Lozinskii (22Q) </t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">révisions en autonomie</t>
   </si>
   <si>
-    <t xml:space="preserve">ARRET DES COURS : samedi 28 mars  2026 ou samedi  4 avril ?</t>
+    <t xml:space="preserve">ARRET DES COURS : mardi 31 mars  2026</t>
   </si>
   <si>
     <t xml:space="preserve">vacances scolaires zone C à partir du 18 avril 2026</t>
   </si>
   <si>
     <t xml:space="preserve">écrits</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -6070,51 +6321,51 @@
       </rPr>
       <t xml:space="preserve">préparation aux oraux selon emploi du temps adapté (à déterminer, en
 petits groupes presque tout le temps si bien qu'en pratique chaque professeur
 répartit ses créneaux presque sans contrainte)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">* Pour mémoire, jours fériés : Pâques lundi 6 avril 2026 ; Ascension (Jeudi 14 mai  2026 - dimanche 17 mai 2026) et Pentecôte (lundi 25 mai 2026 ) ;</t>
   </si>
   <si>
     <t xml:space="preserve"> publication des admissibilités</t>
   </si>
   <si>
     <t xml:space="preserve">oraux</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="ddd\ d\ mmm"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yy"/>
   </numFmts>
-  <fonts count="66">
+  <fonts count="64">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -6515,76 +6766,65 @@
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF8D1D75"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10"/>
       <color rgb="FF8D1D75"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
+      <b val="true"/>
       <sz val="10"/>
-      <color rgb="FF8D1D75"/>
+      <color rgb="FFC9211E"/>
       <name val="Ubuntu"/>
       <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Ubuntu"/>
       <family val="0"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <b val="true"/>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <i val="true"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Ubuntu"/>
       <family val="0"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF111111"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor rgb="FF5983B0"/>
       </patternFill>
     </fill>
@@ -6771,51 +7011,51 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="8" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="8" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="125">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
@@ -7212,91 +7452,87 @@
     </xf>
     <xf numFmtId="164" fontId="58" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="61" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="30" fillId="10" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="10" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="10" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="10" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf numFmtId="164" fontId="62" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...23 lines deleted...]
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="25" fillId="10" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
@@ -7377,63 +7613,64 @@
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF3FAF46"/>
       <rgbColor rgb="FF111111"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FFC9211E"/>
       <rgbColor rgb="FF8D1D75"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1145"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A104" colorId="64" zoomScale="168" zoomScaleNormal="168" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="B105" activeCellId="0" sqref="B105"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A116" colorId="64" zoomScale="88" zoomScaleNormal="88" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="B123" activeCellId="0" sqref="B123"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.328125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.43359375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.48"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="2" width="105.37"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="3" style="2" width="13.48"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="3" width="17.47"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="2" width="18.12"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="2" width="109.38"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="8" style="4" width="10.46"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="4" width="65.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="9" style="4" width="10.46"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="44.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
     </row>
@@ -8988,570 +9225,592 @@
       </c>
       <c r="D99" s="23"/>
       <c r="E99" s="26" t="s">
         <v>189</v>
       </c>
       <c r="F99" s="107"/>
       <c r="G99" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H99" s="26"/>
     </row>
     <row r="100" customFormat="false" ht="108.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A100" s="24" t="n">
         <f aca="false">A96+7</f>
         <v>46064</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C100" s="82"/>
       <c r="D100" s="82"/>
       <c r="E100" s="26"/>
       <c r="F100" s="107"/>
       <c r="G100" s="108"/>
     </row>
-    <row r="101" customFormat="false" ht="83.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="101" customFormat="false" ht="104.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A101" s="28" t="n">
         <f aca="false">A97+7</f>
         <v>46066</v>
       </c>
       <c r="B101" s="39" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="109" t="s">
         <v>192</v>
       </c>
       <c r="D101" s="30"/>
       <c r="E101" s="31"/>
       <c r="F101" s="107"/>
       <c r="G101" s="30" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="102" customFormat="false" ht="48.4" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="102" customFormat="false" ht="67.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A102" s="21" t="n">
         <f aca="false">A98+7</f>
         <v>46069</v>
       </c>
-      <c r="B102" s="110" t="s">
+      <c r="B102" s="108" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D102" s="23" t="s">
         <v>195</v>
       </c>
       <c r="F102" s="10"/>
       <c r="G102" s="50"/>
     </row>
     <row r="103" customFormat="false" ht="63.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A103" s="24" t="n">
         <f aca="false">A99+7</f>
         <v>46070</v>
       </c>
-      <c r="B103" s="111" t="s">
+      <c r="B103" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="11" t="s">
         <v>197</v>
       </c>
       <c r="D103" s="23"/>
       <c r="E103" s="26"/>
       <c r="F103" s="10"/>
       <c r="G103" s="54"/>
     </row>
     <row r="104" customFormat="false" ht="116.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A104" s="24" t="n">
         <f aca="false">A100+7</f>
         <v>46071</v>
       </c>
-      <c r="B104" s="111" t="s">
+      <c r="B104" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="11" t="s">
         <v>199</v>
       </c>
       <c r="D104" s="11"/>
       <c r="E104" s="26"/>
       <c r="F104" s="10"/>
-      <c r="G104" s="112"/>
+      <c r="G104" s="110"/>
     </row>
     <row r="105" customFormat="false" ht="56.4" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A105" s="28" t="n">
         <f aca="false">A101+7</f>
         <v>46073</v>
       </c>
-      <c r="B105" s="113" t="s">
+      <c r="B105" s="39" t="s">
         <v>200</v>
       </c>
       <c r="C105" s="30"/>
       <c r="D105" s="30"/>
       <c r="E105" s="31"/>
       <c r="F105" s="10"/>
       <c r="G105" s="60"/>
     </row>
-    <row r="106" customFormat="false" ht="137.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="106" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A106" s="48" t="n">
         <f aca="false">A102+7</f>
         <v>46076</v>
       </c>
       <c r="B106" s="49"/>
       <c r="C106" s="67"/>
       <c r="D106" s="63"/>
       <c r="E106" s="51"/>
       <c r="F106" s="65"/>
       <c r="G106" s="50"/>
     </row>
-    <row r="107" customFormat="false" ht="70.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="107" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A107" s="53" t="n">
         <f aca="false">A103+7</f>
         <v>46077</v>
       </c>
       <c r="B107" s="49"/>
       <c r="C107" s="54"/>
       <c r="D107" s="63"/>
       <c r="E107" s="55"/>
       <c r="F107" s="65"/>
       <c r="G107" s="54"/>
     </row>
-    <row r="108" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="108" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A108" s="53" t="n">
         <f aca="false">A104+7</f>
         <v>46078</v>
       </c>
       <c r="B108" s="57"/>
       <c r="C108" s="54"/>
       <c r="D108" s="54"/>
       <c r="E108" s="64"/>
       <c r="F108" s="65"/>
       <c r="G108" s="54"/>
     </row>
-    <row r="109" customFormat="false" ht="194.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="109" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A109" s="58" t="n">
         <f aca="false">A105+7</f>
         <v>46080</v>
       </c>
       <c r="B109" s="59"/>
       <c r="C109" s="60"/>
       <c r="D109" s="60"/>
       <c r="E109" s="61"/>
       <c r="F109" s="65"/>
       <c r="G109" s="60"/>
-      <c r="H109" s="114"/>
-[...4 lines deleted...]
-    <row r="110" customFormat="false" ht="147" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="H109" s="111"/>
+      <c r="I109" s="111"/>
+      <c r="J109" s="111"/>
+      <c r="K109" s="111"/>
+    </row>
+    <row r="110" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A110" s="48" t="n">
         <f aca="false">A106+7</f>
         <v>46083</v>
       </c>
       <c r="B110" s="49"/>
-      <c r="C110" s="115"/>
+      <c r="C110" s="112"/>
       <c r="D110" s="63"/>
       <c r="E110" s="51"/>
       <c r="F110" s="65"/>
-      <c r="G110" s="116" t="s">
+      <c r="G110" s="113" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="111" customFormat="false" ht="139.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="111" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A111" s="53" t="n">
         <f aca="false">A107+7</f>
         <v>46084</v>
       </c>
       <c r="B111" s="49"/>
-      <c r="C111" s="117"/>
+      <c r="C111" s="114"/>
       <c r="D111" s="63"/>
       <c r="E111" s="55"/>
       <c r="F111" s="65"/>
     </row>
-    <row r="112" customFormat="false" ht="69.4" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="112" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A112" s="53" t="n">
         <f aca="false">A108+7</f>
         <v>46085</v>
       </c>
       <c r="B112" s="57"/>
-      <c r="C112" s="117"/>
+      <c r="C112" s="114"/>
       <c r="D112" s="54"/>
       <c r="E112" s="55"/>
       <c r="F112" s="65"/>
       <c r="G112" s="11"/>
     </row>
-    <row r="113" customFormat="false" ht="155.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="113" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A113" s="58" t="n">
         <f aca="false">A109+7</f>
         <v>46087</v>
       </c>
       <c r="B113" s="59"/>
       <c r="C113" s="60"/>
       <c r="D113" s="60"/>
-      <c r="E113" s="118"/>
+      <c r="E113" s="115"/>
       <c r="F113" s="65"/>
       <c r="G113" s="30"/>
     </row>
-    <row r="114" customFormat="false" ht="117.15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="114" customFormat="false" ht="64.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A114" s="21" t="n">
         <f aca="false">A110+7</f>
         <v>46090</v>
       </c>
-      <c r="B114" s="11"/>
+      <c r="B114" s="2" t="s">
+        <v>202</v>
+      </c>
       <c r="C114" s="1"/>
-      <c r="D114" s="119" t="s">
-        <v>202</v>
+      <c r="D114" s="23" t="s">
+        <v>203</v>
       </c>
       <c r="E114" s="47"/>
       <c r="F114" s="10"/>
+      <c r="H114" s="116" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="115" customFormat="false" ht="67.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A115" s="24" t="n">
         <f aca="false">A111+7</f>
         <v>46091</v>
       </c>
-      <c r="B115" s="11"/>
+      <c r="B115" s="80" t="s">
+        <v>205</v>
+      </c>
       <c r="C115" s="11"/>
-      <c r="D115" s="119"/>
-      <c r="E115" s="100"/>
+      <c r="D115" s="23"/>
+      <c r="E115" s="100" t="s">
+        <v>206</v>
+      </c>
       <c r="F115" s="10"/>
-      <c r="G115" s="120"/>
-[...1 lines deleted...]
-    <row r="116" customFormat="false" ht="61.15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="G115" s="80"/>
+    </row>
+    <row r="116" customFormat="false" ht="83.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A116" s="24" t="n">
         <f aca="false">A112+7</f>
         <v>46092</v>
       </c>
-      <c r="B116" s="11"/>
+      <c r="B116" s="11" t="s">
+        <v>207</v>
+      </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="26"/>
       <c r="F116" s="10"/>
-      <c r="G116" s="11" t="s">
-[...3 lines deleted...]
-    <row r="117" customFormat="false" ht="68.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="G116" s="11"/>
+    </row>
+    <row r="117" customFormat="false" ht="31.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A117" s="28" t="n">
         <f aca="false">A113+7</f>
         <v>46094</v>
       </c>
-      <c r="B117" s="39"/>
+      <c r="B117" s="30" t="s">
+        <v>208</v>
+      </c>
       <c r="C117" s="109"/>
       <c r="D117" s="30"/>
       <c r="E117" s="31"/>
       <c r="F117" s="10"/>
-      <c r="G117" s="87" t="s">
-[...3 lines deleted...]
-    <row r="118" customFormat="false" ht="88.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="G117" s="30"/>
+    </row>
+    <row r="118" customFormat="false" ht="59.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A118" s="21" t="n">
         <f aca="false">A114+7</f>
         <v>46097</v>
       </c>
-      <c r="B118" s="11"/>
-      <c r="D118" s="23"/>
+      <c r="B118" s="81" t="s">
+        <v>209</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D118" s="117" t="s">
+        <v>211</v>
+      </c>
       <c r="F118" s="10" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-    <row r="119" customFormat="false" ht="76.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+        <v>212</v>
+      </c>
+      <c r="G118" s="0"/>
+      <c r="H118" s="85" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="224.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A119" s="24" t="n">
         <f aca="false">A115+7</f>
         <v>46098</v>
       </c>
-      <c r="B119" s="11"/>
+      <c r="B119" s="80" t="s">
+        <v>214</v>
+      </c>
       <c r="C119" s="11"/>
-      <c r="D119" s="23"/>
+      <c r="D119" s="117"/>
       <c r="E119" s="100"/>
       <c r="F119" s="10"/>
-      <c r="G119" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G119" s="0"/>
       <c r="H119" s="23"/>
     </row>
     <row r="120" customFormat="false" ht="38.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A120" s="24" t="n">
         <f aca="false">A116+7</f>
         <v>46099</v>
       </c>
-      <c r="B120" s="11"/>
+      <c r="B120" s="38" t="s">
+        <v>215</v>
+      </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="26"/>
       <c r="F120" s="10"/>
-      <c r="G120" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G120" s="11"/>
       <c r="H120" s="11"/>
     </row>
-    <row r="121" customFormat="false" ht="47.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="121" customFormat="false" ht="103.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A121" s="28" t="n">
         <f aca="false">A117+7</f>
         <v>46101</v>
       </c>
-      <c r="B121" s="39"/>
+      <c r="B121" s="118" t="s">
+        <v>216</v>
+      </c>
       <c r="C121" s="30"/>
       <c r="D121" s="30"/>
       <c r="E121" s="31"/>
       <c r="F121" s="10"/>
       <c r="G121" s="30" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="H121" s="30"/>
     </row>
-    <row r="122" customFormat="false" ht="221.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="122" customFormat="false" ht="89.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A122" s="21" t="n">
         <f aca="false">A118+7</f>
         <v>46104</v>
       </c>
-      <c r="B122" s="11"/>
+      <c r="B122" s="11" t="s">
+        <v>218</v>
+      </c>
       <c r="C122" s="86"/>
-      <c r="D122" s="23"/>
+      <c r="D122" s="85" t="s">
+        <v>219</v>
+      </c>
       <c r="F122" s="10"/>
       <c r="G122" s="2" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="H122" s="23"/>
     </row>
     <row r="123" customFormat="false" ht="80.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A123" s="24" t="n">
         <f aca="false">A119+7</f>
         <v>46105</v>
       </c>
-      <c r="B123" s="11"/>
+      <c r="B123" s="11" t="s">
+        <v>221</v>
+      </c>
       <c r="C123" s="11"/>
-      <c r="D123" s="23"/>
+      <c r="D123" s="85"/>
       <c r="E123" s="26"/>
       <c r="F123" s="10"/>
       <c r="G123" s="11" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="H123" s="23"/>
     </row>
     <row r="124" customFormat="false" ht="49.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A124" s="24" t="n">
         <f aca="false">A120+7</f>
         <v>46106</v>
       </c>
-      <c r="B124" s="11"/>
+      <c r="B124" s="11" t="s">
+        <v>223</v>
+      </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="26"/>
       <c r="F124" s="10"/>
       <c r="G124" s="11" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="H124" s="11"/>
     </row>
     <row r="125" customFormat="false" ht="56.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A125" s="28" t="n">
         <f aca="false">A121+7</f>
         <v>46108</v>
       </c>
       <c r="B125" s="39"/>
       <c r="C125" s="36"/>
       <c r="D125" s="30"/>
       <c r="E125" s="31"/>
       <c r="F125" s="10"/>
       <c r="G125" s="45" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="H125" s="30"/>
     </row>
     <row r="126" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A126" s="21" t="n">
         <f aca="false">A122+7</f>
         <v>46111</v>
       </c>
       <c r="B126" s="11"/>
       <c r="C126" s="86"/>
       <c r="D126" s="23"/>
       <c r="F126" s="10"/>
       <c r="G126" s="78" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="H126" s="30"/>
+        <v>226</v>
+      </c>
+      <c r="H126" s="78"/>
     </row>
     <row r="127" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A127" s="24" t="n">
         <f aca="false">A123+7</f>
         <v>46112</v>
       </c>
       <c r="B127" s="11"/>
       <c r="C127" s="11"/>
       <c r="D127" s="23"/>
       <c r="E127" s="26"/>
       <c r="F127" s="10"/>
       <c r="G127" s="38" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="H127" s="30"/>
+        <v>227</v>
+      </c>
+      <c r="H127" s="38"/>
     </row>
     <row r="128" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A128" s="24" t="n">
         <f aca="false">A124+7</f>
         <v>46113</v>
       </c>
-      <c r="B128" s="11"/>
-[...2 lines deleted...]
-      <c r="E128" s="26"/>
+      <c r="B128" s="54"/>
+      <c r="C128" s="54"/>
+      <c r="D128" s="54"/>
+      <c r="E128" s="55"/>
       <c r="F128" s="10"/>
-      <c r="G128" s="38" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="30"/>
+      <c r="G128" s="38"/>
+      <c r="H128" s="38"/>
     </row>
     <row r="129" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A129" s="28" t="n">
         <f aca="false">A125+7</f>
         <v>46115</v>
       </c>
-      <c r="B129" s="39"/>
-[...2 lines deleted...]
-      <c r="E129" s="31"/>
+      <c r="B129" s="115"/>
+      <c r="C129" s="119"/>
+      <c r="D129" s="60"/>
+      <c r="E129" s="61"/>
       <c r="F129" s="10"/>
-      <c r="G129" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G129" s="30"/>
       <c r="H129" s="30"/>
     </row>
     <row r="130" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A130" s="94" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-      <c r="G130" s="121"/>
+        <v>228</v>
+      </c>
+      <c r="B130" s="120" t="s">
+        <v>229</v>
+      </c>
+      <c r="G130" s="120"/>
     </row>
     <row r="131" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A131" s="94"/>
-      <c r="B131" s="122" t="s">
-[...2 lines deleted...]
-      <c r="G131" s="122"/>
+      <c r="B131" s="121" t="s">
+        <v>230</v>
+      </c>
+      <c r="G131" s="121"/>
     </row>
     <row r="132" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A132" s="34"/>
-      <c r="B132" s="122"/>
-      <c r="G132" s="122"/>
+      <c r="B132" s="121"/>
+      <c r="G132" s="121"/>
     </row>
     <row r="133" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A133" s="94" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-      <c r="G133" s="122"/>
+        <v>231</v>
+      </c>
+      <c r="B133" s="121" t="s">
+        <v>232</v>
+      </c>
+      <c r="G133" s="121"/>
     </row>
     <row r="134" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A134" s="94"/>
-      <c r="B134" s="123" t="s">
-[...2 lines deleted...]
-      <c r="G134" s="123"/>
+      <c r="B134" s="122" t="s">
+        <v>233</v>
+      </c>
+      <c r="G134" s="122"/>
     </row>
     <row r="135" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A135" s="94"/>
-      <c r="B135" s="122" t="s">
-[...2 lines deleted...]
-      <c r="G135" s="122"/>
+      <c r="B135" s="121" t="s">
+        <v>234</v>
+      </c>
+      <c r="G135" s="121"/>
     </row>
     <row r="136" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A136" s="94"/>
-      <c r="B136" s="122" t="s">
-[...2 lines deleted...]
-      <c r="G136" s="124"/>
+      <c r="B136" s="121" t="s">
+        <v>235</v>
+      </c>
+      <c r="G136" s="123"/>
     </row>
     <row r="137" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A137" s="94"/>
-      <c r="B137" s="124" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="122"/>
+      <c r="B137" s="123" t="s">
+        <v>236</v>
+      </c>
+      <c r="G137" s="121"/>
     </row>
     <row r="138" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B138" s="34"/>
-      <c r="G138" s="125"/>
+      <c r="G138" s="124"/>
     </row>
     <row r="139" customFormat="false" ht="47.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A139" s="94" t="s">
-        <v>227</v>
-[...4 lines deleted...]
-      <c r="G139" s="125"/>
+        <v>237</v>
+      </c>
+      <c r="B139" s="121" t="s">
+        <v>238</v>
+      </c>
+      <c r="G139" s="124"/>
     </row>
     <row r="140" customFormat="false" ht="24.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A140" s="94"/>
       <c r="B140" s="106" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
     </row>
     <row r="141" customFormat="false" ht="15.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A141" s="94"/>
-      <c r="B141" s="122"/>
+      <c r="B141" s="121"/>
     </row>
     <row r="142" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A142" s="94"/>
-      <c r="B142" s="122"/>
+      <c r="B142" s="121"/>
     </row>
     <row r="143" customFormat="false" ht="46.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A143" s="94" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B143" s="122"/>
+        <v>240</v>
+      </c>
+      <c r="B143" s="121"/>
     </row>
     <row r="144" customFormat="false" ht="14.15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A144" s="94"/>
-      <c r="B144" s="122"/>
+      <c r="B144" s="121"/>
     </row>
     <row r="145" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A145" s="102" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B145" s="122"/>
+        <v>241</v>
+      </c>
+      <c r="B145" s="121"/>
     </row>
     <row r="146" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B146" s="122"/>
+      <c r="B146" s="121"/>
       <c r="G146" s="86"/>
     </row>
     <row r="147" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B147" s="122"/>
+      <c r="B147" s="121"/>
       <c r="G147" s="86"/>
     </row>
     <row r="148" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B148" s="86"/>
     </row>
     <row r="149" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B149" s="86"/>
     </row>
     <row r="150" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B150" s="86"/>
     </row>
     <row r="151" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B151" s="86"/>
     </row>
     <row r="152" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B152" s="86"/>
     </row>
     <row r="153" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B153" s="86"/>
     </row>
     <row r="154" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B154" s="86"/>
     </row>
     <row r="155" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B155" s="86"/>
@@ -12505,51 +12764,51 @@
     <row r="1138" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1138" s="86"/>
     </row>
     <row r="1139" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1139" s="86"/>
     </row>
     <row r="1140" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1140" s="86"/>
     </row>
     <row r="1141" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1141" s="86"/>
     </row>
     <row r="1142" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1142" s="86"/>
     </row>
     <row r="1143" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1143" s="86"/>
     </row>
     <row r="1144" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1144" s="86"/>
     </row>
     <row r="1145" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B1145" s="86"/>
     </row>
   </sheetData>
-  <mergeCells count="67">
+  <mergeCells count="66">
     <mergeCell ref="F2:F5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="F6:F9"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F13"/>
     <mergeCell ref="H10:H13"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="F14:F17"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="F18:F21"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="F22:F25"/>
     <mergeCell ref="H22:H25"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="F26:F29"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="F38:F41"/>
     <mergeCell ref="D42:D43"/>
     <mergeCell ref="F42:F45"/>
     <mergeCell ref="D46:D47"/>
     <mergeCell ref="F46:F49"/>
     <mergeCell ref="H46:H49"/>
     <mergeCell ref="D50:D51"/>
     <mergeCell ref="F50:F53"/>
@@ -12564,113 +12823,112 @@
     <mergeCell ref="D70:D71"/>
     <mergeCell ref="D74:D75"/>
     <mergeCell ref="D78:D79"/>
     <mergeCell ref="F78:F81"/>
     <mergeCell ref="D82:D83"/>
     <mergeCell ref="F82:F85"/>
     <mergeCell ref="H82:H85"/>
     <mergeCell ref="D86:D87"/>
     <mergeCell ref="F86:F89"/>
     <mergeCell ref="D90:D91"/>
     <mergeCell ref="F90:F93"/>
     <mergeCell ref="D94:D95"/>
     <mergeCell ref="F94:F97"/>
     <mergeCell ref="D98:D99"/>
     <mergeCell ref="F98:F101"/>
     <mergeCell ref="D102:D103"/>
     <mergeCell ref="F102:F105"/>
     <mergeCell ref="D106:D107"/>
     <mergeCell ref="F106:F109"/>
     <mergeCell ref="D110:D111"/>
     <mergeCell ref="F110:F113"/>
     <mergeCell ref="D114:D115"/>
     <mergeCell ref="F114:F117"/>
     <mergeCell ref="D118:D119"/>
     <mergeCell ref="F118:F121"/>
-    <mergeCell ref="H118:H119"/>
     <mergeCell ref="D122:D123"/>
     <mergeCell ref="F122:F125"/>
     <mergeCell ref="H122:H123"/>
     <mergeCell ref="D126:D127"/>
     <mergeCell ref="F126:F129"/>
     <mergeCell ref="A130:A131"/>
     <mergeCell ref="A133:A137"/>
     <mergeCell ref="A139:A142"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.182638888888889" right="0.197916666666667" top="0.740277777777778" bottom="0.288888888888889" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="56" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="168" zoomScaleNormal="168" zoomScalePageLayoutView="100" workbookViewId="0">
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="88" zoomScaleNormal="88" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.40625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.5234375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="114" width="103.39"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="2" style="114" width="11.48"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="111" width="103.39"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="2" style="111" width="11.48"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="550.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.25" right="0.283333333333333" top="0.740277777777778" bottom="0.288888888888889" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="168" zoomScaleNormal="168" zoomScalePageLayoutView="100" workbookViewId="0">
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="88" zoomScaleNormal="88" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.40625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.5234375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="1" style="114" width="11.48"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="1" style="111" width="11.48"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="12.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.25" right="0.283333333333333" top="0.740277777777778" bottom="0.288888888888889" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">