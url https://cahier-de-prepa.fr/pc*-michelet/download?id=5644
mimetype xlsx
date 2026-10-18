--- v0 (2026-09-03)
+++ v1 (2026-10-18)
@@ -28,674 +28,766 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Feuille1" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Feuille2" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Feuille3" sheetId="3" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Titles" vbProcedure="false">Feuille1!$1:$1</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
   <si>
     <t xml:space="preserve">date</t>
   </si>
   <si>
     <t xml:space="preserve">Cours 2026-2027</t>
   </si>
   <si>
     <t xml:space="preserve">exercices faits en cours</t>
   </si>
   <si>
     <t xml:space="preserve">exercices faits en TD</t>
   </si>
   <si>
     <t xml:space="preserve">énoncé DM donné (à rendre le mardi de la semaine suivante)</t>
   </si>
   <si>
     <t xml:space="preserve">(DS mercredi)</t>
   </si>
   <si>
     <t xml:space="preserve">2025-2026 &amp; reste à faire en 2026-2027</t>
   </si>
   <si>
     <t xml:space="preserve">1.19(7,18),1.22, 1.29</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFB47804"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Accueil des élèves (1h)  </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FFB47804"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Présentation de l’organisation en mathématiques (30 minues) séance d’exercices  1h40 (sans préparation)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFB47804"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FF800080"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Remarque sur les exemples du cours : 
 * les « exemples fondamentaux »   du cours  sont tous à connaître (font explicitement partie du programme) ;
 * les « exemples classiques » du cours ne sont pas écrits dans le programme, mais reviennent souvent ; si possible, il vaut mieux les connaître ;
 * les « exemples pathologiques » du cours illustrent le fait qu’une propriété  ne marche pas (réciproque ou absence d’une hypothèse d’un théorème par exemple) — ils ne font pas partie du programme, mais les avoir en tête évite de se tromper sur l’énoncé de la propriété correspondante ;
 * les « exemples » [tout court]  sont juste des illustrations directes (et sans intérêt particulier à être mémorisés) de ce qui est écrit juste avant, pour en aider la compréhension.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">1.7, 1.10(5), 1.11(2,10), 1.12(12)</t>
   </si>
   <si>
     <t xml:space="preserve">[1.31 ou (1.14 + 1.16)] + [1.89 ou 1.64] + [1.106 ou 1.118]</t>
   </si>
   <si>
     <t xml:space="preserve">) + </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">--------------------------------------------------
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Méthodologie (révisions de PCSI en classe inversée)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">--------------------------------------------------
 Quantificateurs et variables muettes.
 Raisonnements logiques classiques.
 Savoir rédiger une récurrence (simple, double ou forte)
 --------------------------------------------------------------------------
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Chapitre 1 : Suites et fonctions (révisions de PCSI en classe inversée </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">et compléments de PC</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">--------------------------------------------------------------------------
 Terme général des suites arithmétiques, géométriques, arithmético-géométriques, récurrences linéaires d'ordre 2.
 Sommes, produits, factorielles, coefficients du binôme. Sommes doubles sur un rectangle ou sur un triangle.
 Formules de sommation : somme des n, des n², sommes des termes d'une suite géométrique (et variantes), formule du binôme. 
 Maniement des inégalités dans R :  calcul sur les inégalités, suites et fonctions monotones, inéquations, études de signe, fonctions majorées ou bornées. Inégalité des accroissements finis (et l'égalité des AF et le théorème de Rolle) et inégalité de Taylor-Lagrange.
 Fonctions convexes : caractérisation par la dérivée seconde ; inégalités associées (courbe sous les pentes et au dessus des tangentes).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : l’inégalité de Jensen n’est pas au programme.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 Tracé de fonctions, équation de la tangente en un point, méthode d'étude des branches infinies.
 Injections, surjections, bijections, théorème des valeurs intermédiaires et théorème de la bijection.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">1.34(4,6), 1.43, 1.48(1)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Fonctions usuelles : exp, ln, puissances, sin, cos, tan, sinh, cosh, arcsin, arccos, arctan. 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : th, argsh, argch et argth ne sont pas au programme
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Objectif : connaître l'allure précise des courbes des fonctions et savoir faire le lien (dans les deux sens) avec leurs propriétés analytiques :
 définition, ensembles de définitions, valeurs particulières, dérivées, variations, limites, branches infinies.
 + révision des formules usuelles de calcul algébrique 
 À CONNAÎTRE PARFAITEMENT ET SANS HÉSITATION Y COMPRIS (ET SURTOUT) LES DESSINS
 Nombres complexes, formules de trigonométrie, linéarisation, (in)équations trigonométriques.
 Exponentielle complexe, forme trigonométrique, résolution de z^n=a.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">1.48(2), 1.66(1), 1.74(7), 1.77(5)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Polynômes : trinôme du second degré, coefficients, degré, racines, racines multiples, factorisation dans C[X] ou R[X], division euclidienne. Fonctions homographiques.
 !!! NE PAS CONFONDRE X et x !!!
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Polynômes de Lagrange : définition, existence et expression explicite à partir des conditions de valeurs au points d’interpolation.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF800080"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : l’ existence et la forme des solutions du problème d’interpolation a été vue en classe mais n’est pas exigible
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : le fait que les polynômes de Lagrange forment une base ne sera vu qu’au chapitre d’algèbre linéaire
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 Fractions rationnelles : forme de la décomposition en éléments simples — uniquement dans le cas cas où le dénominateur est scindé et  à racines simples.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : le cas des pôles multiples est hors-programme (à moins de fournir la forme de la décomposition recherchée). La décomposition dans R qui fait intervenir des irréductibles de degré 2 est, si nécessaire, à guider en partant de celle sur C.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">1.82(4), 1.94(1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.94(3), 1.103,1.121, 1.99</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">--------------------------------------------
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Chapitre 2 : Calcul des limites (révisions de PCSI en classe inversée et </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">compléments de PC</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">--------------------------------------------
 Méthodes algébriques de calcul d'une limite pour les suites et fonctions à valeurs dans R :
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">- théorèmes de calcul sur les limites ; caractérisation séquentielle de la limite d’une fonction
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">- limites des fonctions usuelles ; continuité ; limite de la suite (a^n) pour a réel ;
 - équivalence , prépondérance, domination ; règles de calcul usuelles ; 
 - résultats usuels : comparaison des puissances en 0 / en l'infini ; croissances comparées de puissances/ exp/ ln ; </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">formule de Stirling (programme de PC ; non démontrée pour l’instant) ;
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">- développements limités :  définition, comment en déduire un équivalent ;
 - obtention d'un dl : par la formule de Taylor-Young, par primitivation, par dérivation, par somme, par produit, par composée ;
 - Dls usuels à connaître parfaitement (en 0): exp(x), sin x, cos x, (1+x)^r, 1/(1+x), ln(1+x), arctan, tan (ordre 3),</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3FAF46"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">ch, sh</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2.9(7,8,14), 2.13(3), 2.14(5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">[4 questions parmi 2.20(5,15,14,24,27,28), 2.14(11,12) et 2.18(26,27)] + [2.29 ou 2.49] + [2.44 ou 2.69]</t>
   </si>
   <si>
     <t xml:space="preserve">Méthodes analytiques de calcul d'une limite pour les suites et fonctions à valeurs dans R  :
 - passage à la limite dans une inégalité large. Obtention  d’une inégalité, localement, d’après une inégalité stricte avec la limite.
 - théorèmes de limite par encadrement,  minoration ou majoration
 Théorème d’obtention d’un équivalent par encadrement
 - théorème de la limite monotone pour les suites et les fonctions
 Méthodes  d’étude  de la limite spécifiques au suites  :
 - théorème sur les suites adjacentes 
 - exemple d'étude des suites définies implicitement par f_n(u_n)=0 
 - exemple d'étude des suites récurrentes u_{n+1}=f(u_n) : définition, étude graphique, limites finies possibles…
 Extension de la notion de convergence aux suites et aux fonctions à valeurs dans C.
 Exemple fondamental de la suite (a^n)  : convergence pour a complexe ; limite pour a réel.</t>
   </si>
   <si>
+    <t xml:space="preserve">2.14(8,15), 2.18(15,25), 2 .20(18,21)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">----------------------------------------------------------
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Chapitre 3 : Calcul différentiel à une variable (révisions de PCSI en classe inversée</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF111111"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> et compléments de PC</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">----------------------------------------------------------
 Dérivée d'une fonction d'une variable réelle, dérivée à gauche ou à droite,  dérivée sur une partie
 Dérivées des fonctions usuelles À CONNAÎTRE PARFAITEMENT 
 !!! NE PAS CONFONDRE f et f(x) !!!
 Théorème de dérivabilité et dérivée d'une réciproque.
 Extension de la dérivabilité aux fonctions à valeurs complexes.
 Calculs de dérivées n-ièmes. Formule de Leibniz. 
 Régularité d'une fonction : fonction n fois dérivable et dérivée n-ième, fonction de classe C-n, fonction de classe C-infini, régularité des fonctions usuelles (elles sont C-infini là où elle sont définies, sauf exceptions A CONNAÎTRE PARFAITEMENT)
 Théorèmes de calcul sur les fonctions à valeurs réelles ou complexes n fois dérivables, de classe C-n, de classe C-infini : somme, produit, composée. Théorème sur la limite de la dérivée. Application à l’étude de la régularité d’un raccordement ou  d’un prolongement de fonctions,
 NB : le théorème de prolongement de classe C-n n'est pas au programme (seulement pour n=1, c’est le théorème sur la limite de la dérivée) 
 </t>
     </r>
   </si>
   <si>
-    <r>
-[...4 lines deleted...]
-        <family val="0"/>
+    <t xml:space="preserve">Prévisions : 2.20(20), , 2.26, 2.38(4,10,14), 2.61, 2.75(1,4), 2.81</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">PC : extension des notions de convergence/continuité/dérivabilité et dérivée aux fonctions à valeurs dans IK^n ;
 Formules de calcul de dérivée  pour : u+v, u(phi(t)) avec phi à valeurs réelles, L(u) avec L linéaire, B(u,v) avec B bilinéaire, M(u_1,...,u_p) avec M p-linéaire (admis).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Calcul de primitives : primitives usuelles A CONNAÎTRE PARFAITEMENT.
 Primitive d'une somme, d'une combinaison linéaire ; primitivation par parties, par changement de variable
 Primitive de certaines fractions rationnelles, notamment 1/(x-a)^n et (ax+b)/(x^2+px+q) et fractions rationnelles à dénominateur scindé à racines simples
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : le cas général de la décomposition en élément simple (existence, unicité et méthodes dans le cas général) n'est pas au programme de PC, mais il faut savoir se débrouiller dans les situations simples, et savoir trouver les coefficients d'une forme proposée
 NB : les révisions sur les intégrales seront effectuées à l'occasion d’un chapitre ultérieur
 NB : les règles de Bioche ne sont plus au programme de CPGE (depuis fort longtemps…)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Vocabulaire des équations différentielles de PCSI (savoir reconnaître et nommer chaque type d'équation au programme). Exemples de changement de fonction inconnue.
 Principe général de résolution des équations linéaires.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Résolution des équations différentielles linéaires : y'-a(x)y=b(x) ; y''+ay'+by=0 ; y''+ay'+by=exp(m x) ; y''+ay'+by=B cos (omega x) ou B sin(omega x). À SAVOIR FAIRE PARFAITEMENT.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : pour les équations d’ordre deux, les seconds membres de la forme P(x)exp(mx), P(x) cos(omega x) ou  P(x)sin (omega x) avec P polynôme non constant ne sont pas au programme.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Exemples de résolution d'équation par changement de fonction inconnue. 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Unicité de la solution d’un problème de Cauchy associé aux types d’equations y'-a(x)y=b(x) ; y''+ay'+by=f(x) où a et b sont des constantes [résultat admis].
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : le cas d’ordre deux où a et b sont des fonctions n’est plus au programme.
 NB : les équations vectorielles Y'+A(x)Y=B(x)  [Y et B à valeurs dans IR^n, A(x) matrice carrée] ne sont plus au programme
 Ni le théorème de Cauchy-Lipschitz associé (existence et unicité de la solution d’un pb de Cauchy associé).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : les résultats sur l’étude des équations différentielles  y''+a(x)y'+b(x)y=0 ne sont plus au programme (théorème de structure de l'ensemble des solutions, wronskien, méthode de variations DES constantes) — mais la méthode de variation de LA constante peut être envisagée si le changement de fonction inconnue est donné !
 NB :  les équations autonomes ne sont pas au programme.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">DS 1 (3h) </t>
+    <t xml:space="preserve">2.38(10,14), 2.61, 2.75(1,4), 2.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DS 1 (3h) : approximation de exp(x) pour x&lt;0 par des fractions rationnelles formées à l’aide d’une suite de polynômes définie par récurrence (21Q)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">séances d’exercices  dans salle surchauffée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.9, 3.15(1), 3.20(2,3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">[3.30 ou 3.31] + [3.44 ou 3.27]</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">----------------------------------------------------------
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Chapitre 4 : Intégration (révisions de PCSI rapidement en classe et</t>
     </r>
     <r>
@@ -811,162 +903,155 @@
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Formule de Taylor avec reste intégrale sur un segment.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">REVOIR : inégalité de Taylor-Lagrange et formule de Taylor-Young
 </t>
     </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">
-[...22 lines deleted...]
-      <t xml:space="preserve">Exemples fondamental À CONNAÎTRE : les changements de variables affines sont licites dans les intégrales impropres.
+      <t xml:space="preserve">Changement de variable dans une intégrale sur un segment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> ; extension au cas d'une intégrale impropre de fonctions continues (avec un changement de variable C^1 strictement monotone bijectif entre les deux intervalles d’intégration). Dans le cas sur un segment, c’est une formule de calcul ; dans le cas impropre c’est un théorème dont l’emploi doit pouvoir être justifié proprement.
+Exemples fondamental À CONNAÎTRE : les changements de variables affines sont licites dans les intégrales impropres. Exemple fondamental : convergence de l’intégrale de 1/(|x-a|^r) sur]a,b] ou [b,a[
 Extension de l’intégration aux fonctions continues par morceaux, sur un segment puis sur un in intervalle quelconque  (i.e. continue par morceau sur tout segment contenu dans l’intervalle)..
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF800080"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : la classe C^n par morceaux n'est pas au programme pour n&gt;0
 NB la définition de continue par morceaux adoptée est exactement ce qui suffit pour définir les intégrales.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF800080"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Remarque : le programme de PC/PC* n’envisage pas l’intégration de fonctions qui ne seraient pas, au minimum, continues par morceaux sur l’intervalle ouvert délimité par les bornes de l’intégrale. </t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Remarque : le programme de PC/PC* n’envisage pas l’intégration de fonctions qui ne seraient pas, au minimum, continues par morceaux sur l’intervalle ouvert délimité par les bornes de l’intégrale. 
+</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Linéarité de l'intégration ; relation de Chasles</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> ; cas des intégrales impropres et/ou des fonctions continues par morceaux
-[...1 lines deleted...]
-    </r>
+      <t xml:space="preserve"> ; cas des intégrales impropres et/ou des fonctions continues par morceaux</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-    </r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Propriétés analytiques de l'intégration : 
 * positivité ; 
 * croissance ;
 * inégalité triangulaire (pour les fonctions à valeurs réelles ou complexes) ;
 * une fonction continue, positive, d'intégrale nulle est la fonction nulle.
 * inégalité de Cauchy-Schwarz (pour les fonctions continues</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> sur un segment uniquement</t>
     </r>
@@ -999,134 +1084,203 @@
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB :  le cas d’égalité ne sera abordé que dans le cadre du cours d’analyse dans les EVN).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Faire attention que les bornes soient bien dans le sens croissant.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Cas des intégrales impropres (il faut d'abord que tout converge).</t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Cas des intégrales impropres (il faut d'abord que tout converge).
+</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Méthode d’encadrement d’une somme par des intégrales (ou d’une intégrale par des sommes).
-[...19 lines deleted...]
-→ pour une intégrale impropre : vocabulaire de la convergence ou la divergence en une de ses bornes
+      <t xml:space="preserve">Méthode d’encadrement d’une somme par des intégrales (ou d’une intégrale par des sommes).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.25, 3.32(7), 3.51(4), 3.54(2), 4.15(8,9,13,)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF5983B0"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Rappels de PCSI : sommes de Riemann (définition et théorème les concernant). 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Convergences d’intégrale sans calcul de primitive :
+ * théorème de la limite monotone pour les intégrales impropres </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">de fonctions POSITIVES.
+ * théorème de comparaison globale (par majoration sur tout l‘intervalle) pour les intégrales impropres de fonctions POSITIVES.
+ * Notion d’Intégrale absolument convergente ; toute intégrale absolument convergente est convergente ; la réciproque est fausse (contre-exemple à voir plus loin)
+ * Fonctions intégrables (</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="MathJax_Script"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">L </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">¹ ; notation qui est au programme), stabilité par somme, produit par un scalaire. Reformulation du théorème de comparaison globale avec l'intégrabilité.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4.72(1,2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.45 ou [4.9 + trois questions parmi 4.15(4,5,6,10,11,12) + 4.32]</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Étude locale d’une convergence d’intégrale :
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> * pour une intégrale impropre : vocabulaire de la convergence ou la divergence en une de ses bornes
+→ pour une fonction : vocabulaire de l’intégrabilité en  un point.
+ * reste d’un intégrale convergente en un point ; il tend vers 0
+ * intégrales faussement impropres ; une fonction prolongeable par continuité en un point (FINI !) y est intégrable.
+ * théorèmes de comparaison locale  (par majoration locale , équivalent, petit « o », grand « O ») pour l’intégrabilité ou pour les intégrales impropres de fonctions POSITIVES.
 NB : la règle  de Riemann n’est pas au programme ; il faut la redémontrer à chaque fois, dans le cas particulier étudié — avec un théorème de comparaison.
-Exemple classique de la fonction  Gamma (aucune connaissance n’est exigible ; toute affirmation doit être redémontrée).</t>
-[...36 lines deleted...]
-  <si>
+Méthodologie de l’étude d’une convergence d’intégrale sans calcul de l’intégrale :   ON COMMENCE IMPÉRATIVEMENT PAR REGARDER OÙ LA FONCTION EST CONTINUE  PAR MORCEAUX. A CONNAÎTRE ET APPLIQUER  PARFAITEMENT.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4.55(1,9,22)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Contre-exemple classique de l’intégrale de Dirichlet (convergente mais pas absolument convergente) : vu en classe mais aucune connaissance dessus n’est exigible  ; toute affirmation doit être redémontrée.
+Exemple classique de la fonction  Gamma : vue en classe mais aucune connaissance n’est exigible ; toute affirmation doit être redémontrée.
+</t>
+    </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">séance d’exercice (1h)
-[...1 lines deleted...]
-    </r>
+      <t xml:space="preserve">Rendu DS1 (45 min)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Exemple de calcul d’une intégrale sans calcul de primitive.
+Exemples d’études fonction définies par une intégrale.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.15(7,17), 4.25(7), 4.30, 4.76(1,2), 4.53</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">---------------------------------------------------------- 
 </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Chapitre 5 : Séries  (</t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
@@ -1197,91 +1351,103 @@
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Rappels de PCSI : relation de Chasles. Opérations sur les séries et éventuellement leurs sommes (en cas de convergence) : somme, produit par un scalaire, Convergence d'une série à termes complexes.. Décalage d'indice. Traitement des séries lacunaires. 
 </t>
     </r>
-  </si>
-[...11 lines deleted...]
-    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Définition du produit de Cauchy de deux séries ; convergence absolue et somme si les deux séries de départ sont absolument convergentes. </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">[4.77 ou 4.80] + [ 5.34 ou 5.39]</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...10 lines deleted...]
-  <si>
+        <color rgb="FFFF8000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
         <color rgb="FFFF8000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Cours de 10h à 12h 
-[...1 lines deleted...]
-    </r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF3465A4"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Rappels de PCSI : théorèmes de comparaison pour les séries À TERMES POSITIFS :
 - par majoration ou minoration du terme général ; ou par négligeabilité [o( .)] ou domination [O(. )]
 - par équivalence du terme général (à rechercher en priorité).
 Pour une série à terme positifs, le programme autorise les notations : [somme]&lt;+infini ou [somme]=+infini.
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FFFF8000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
@@ -1365,377 +1531,439 @@
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Rappels de PCSI : séries absolument convergentes (définition ; toute série absolument convergente est convergente ; réciproque fausse). Théorèmes de comparaison pour les séries absolument convergentes (par majoration locale de la valeur absolue, équivalent, prépondérance ou domination).
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FFFF8000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">Règle  de Riemann (hors-programme ; à redémontrer à chaque fois avec un théorème de comparaison). 
+      <t xml:space="preserve">Règle  de Riemann (hors-programme ; à redémontrer à chaque fois avec un théorème de comparaison). </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Règle de d'Alembert (exprimé en terme de convergence absolue  des séries complexes qui ne s’annulent jamais)
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FFFF8000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...9 lines deleted...]
-      <rPr>
         <i val="true"/>
         <sz val="10"/>
+        <color rgb="FF8D1D75"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Remarque : tout autre règle de convergence des séries est hors programme (Cauchy, Raabe-Duhamel, etc.)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF5983B0"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Propriétés  analytiques de la sommation des séries convergentes (positivité, croissance, cas d’une série positive de somme nulle, inégalité triangulaire)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Définition de la convergence simple d'une série de fonctions définies sur un ensemble X. </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">5.11(15), 5.43(4)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Cours déplacé  au mardi 6/10 (DS informatique)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5.11(6,7,14), 5.19(2,6), 5.15, 5.22 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">DS 2 (4h) :Ex 1 : Etude de la somme d’une série entière à coefficients qui sont des intégrales (14 Q ; ENGEES 1996 --- en 1h ---réécrit)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFA1467E"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Ex 2 : Modèle de propagation SIR (10Q ; extrait de Mines PSI 2025, réécrit) 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Ex 3 : Etude de la suite des intégrales de a à b de  f^n, avec f continue sur [a,b] (9Q ; mix oral ESCP 2025/oral Mines-Ponts PC 2019)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
         <color rgb="FFFF8000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
+      <t xml:space="preserve">Cours de 10h à 12h 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
       <t xml:space="preserve">
-</t>
-[...83 lines deleted...]
-    <t xml:space="preserve">Définition de la convergence simple d'une série de fonctions définies sur un ensemble X. 
 Séries entières : définition.
 Rayon de convergence R : définition [comme la  borne supérieure des  r&gt;=0  tels que la suite (a_n r^n) est bornée] , théorème de caractérisation : c’est l’unique R tq : il y a [divergence  grossière si |z|&gt;R et convergence absolue si |z|&lt;R]. 
 → on peut remplacer la convergence absolue par : la série converge OU  le tg tend vers 0 OU le tg est borné (et analogue pour le dv grossière)
 Calcul direct lorsque a_n≠0 et  |a_{n+1}|/|a_n| converge (règle de d’Alembert pour les séries entières).
 Exemple fondamental : rayon de la série entières des n^{alpha} x^n
-Théorèmes de comparaison pour les séries entières : si  |a_n|~|b_n|, alors Ra=Rb ; si |a_n|&lt;=-|b_n| ou a_n=o(b_n) ou a_n=O(b_n), alors Ra&gt;= Rb  (attention à l’inversion du sens de l’inégalité).</t>
-[...1 lines deleted...]
-  <si>
+Théorèmes de comparaison pour les séries entières : si  |a_n|~|b_n|, alors Ra=Rb ; si |a_n|&lt;=-|b_n| ou a_n=o(b_n) ou a_n=O(b_n), alors Ra&gt;= Rb  (attention à l’inversion du sens de l’inégalité).
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF3465A4"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FFFF8000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Cours de 13h à 15h 
+</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Opérations sur les séries entières : sommes, produit par un scalaire, substitutions simples sur la variable. 
 Théorèmes d’intégration terme à terme et de dérivabilité d'une série entière sur ]-R,R[ (en admettant – provisoirement – la continuité de sa somme).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">NB : le théorème d'Abel n'est pas au programme [si une série entière converge en R (resp. -R) alors la somme de la série entière est continue en R (resp. -R)].</t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FF8D1D75"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 Théorème de dérivation terme à termes d’une série entière sur ]-R,R[ 
-Produit de Cauchy de séries entières.  
-</t>
+Produit de Cauchy de séries entières.  </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">5.49(5,8,10,12)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(5.69 + 5.62) ou (5.74 + 5.60)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Fonctions développables en série entière. Opérations sur les fonctions développables en série entière (somme, produit par un scalaire, composée par x-&gt;x^q ou x-&gt;kx, produit, dérivée, primitive). 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF800080"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">NB : seuls sont au programme les DSE </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...25 lines deleted...]
-        <sz val="10"/>
         <color rgb="FF800080"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">NB : seuls sont au programme les DSE en 0 (en puissances de x ou z).
+      <t xml:space="preserve">en 0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF800080"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> (en puissances de x ou z).
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 Série de Taylor d'une fonction C-infini. 
 Unicité du développement en série entière.
 Recherche des solutions développables en série entière d'une équation différentielle. </t>
     </r>
   </si>
   <si>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Séance d’exercices : 1h
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">----------------------------------------------------------------------------------------------------------
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Chapitre 6 : Vocabulaire et calculs algébriques (</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF5983B0"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">révisions de PCSI en classe inversée </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">et compléments de PC)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">---------------------------------------------------------------------------------------------------------
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Ubuntu"/>
+        <family val="0"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">PC : Produit de matrices par bloc,
+PC :  matrices orthogonales,  notation O(n) </t>
+    </r>
+  </si>
+  <si>
     <t xml:space="preserve">Développements en série entière À CONNAÎTRE : exp(z), z^p/(1-z), ln(1+x), arctan x,  sin(x), cos(x), cosh(x), sinh(x), (1+x)^r ainsi qu’un domaine de validité (donné par le rayon de la SE). 
 Exemple d’utilisation de séries entières pour montrer qu’une fonction est de classe C-infini (x → 1/x*arctan x ; prolongée par 1 en 0). 
 Exemples de calcul de la somme de certaines séries entières.
 </t>
-  </si>
-[...91 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">COURS DE PCSI A REVOIR SUR :
 Systèmes linéaires, méthode du pivot de Gauss ; méthode de Gauss-Jordan
 Calcul matriciel : 
 - opérations : somme, produit par un scalaire, produit, transposée, puissance, 
 - matrices particulières (A CONNAITRE) : diagonale, triangulaire, symétrique, antisymétrique, de symétrie, de projecteur, nilpotente, orthogonale, de rotation
 - produits, puissances, inversibilité et inverse --&gt; CONNAITRE les différentes méthodes classiques  
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
@@ -1746,50 +1974,53 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i val="true"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Séance d’exercices : 1h
 </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Prévision : 5.45, 5.49(13), 5.51, 5.57(3,5,12,14), 5.65, 5.73(1,8,10,12)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF5983B0"/>
         <rFont val="Ubuntu"/>
         <family val="0"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">COURS DE PCSI A REVOIR SUR :
 Déterminant d'une matrice (existence et unicité admises) : formule de développement selon une ligne ou une colonne, effet des opérations sur les lignes ou les colonnes, déterminant d'un produit et caractérisation de l'inversibilité d'une matrice par le déterminant, déterminant 1x1, 2x2, 3x3 (Sarrus), déterminant d'une matrice triangulaire, déterminant de la transposée. 
 </t>
     </r>
@@ -5731,51 +5962,51 @@
       </rPr>
       <t xml:space="preserve">préparation aux oraux selon emploi du temps adapté (à déterminer, en
 petits groupes presque tout le temps si bien qu'en pratique chaque professeur
 répartit ses créneaux presque sans contrainte)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">* Pour mémoire, jours fériés : Pâques lundi 6 avril 2026 ; Ascension (Jeudi 14 mai  2026 - dimanche 17 mai 2026) et Pentecôte (lundi 25 mai 2026 ) ;</t>
   </si>
   <si>
     <t xml:space="preserve"> publication des admissibilités</t>
   </si>
   <si>
     <t xml:space="preserve">oraux</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="ddd\ d\ mmm"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yy"/>
   </numFmts>
-  <fonts count="69">
+  <fonts count="61">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -5873,240 +6104,200 @@
     </font>
     <font>
       <b val="true"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFB47804"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FFB47804"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...11 lines deleted...]
-    <font>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FF800080"/>
       <name val="Ubuntu"/>
       <family val="0"/>
-    </font>
-[...62 lines deleted...]
-      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF5983B0"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10"/>
       <color rgb="FF5983B0"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF3465A4"/>
+      <color rgb="FF8D1D75"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF800080"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF8D1D75"/>
+      <color rgb="FF3465A4"/>
+      <name val="Ubuntu"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF3FAF46"/>
+      <name val="Ubuntu"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="10"/>
+      <color rgb="FF3465A4"/>
+      <name val="Ubuntu"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="10"/>
+      <color rgb="FF111111"/>
+      <name val="Ubuntu"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <i val="true"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Ubuntu"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="MathJax_Script"/>
-      <family val="0"/>
-[...6 lines deleted...]
-      <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FFFF8000"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFA7074B"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FF8D1D75"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF3FAF46"/>
+      <color rgb="FFA1467E"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="10"/>
+      <color rgb="FF800080"/>
+      <name val="Ubuntu"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Ubuntu"/>
+      <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF860D"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF861141"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="1"/>
-[...5 lines deleted...]
-      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF069A2E"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FFA1467E"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF972F"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
@@ -6156,56 +6347,50 @@
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FF780373"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF3465A4"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFC9211E"/>
-      <name val="Ubuntu"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FF5983B0"/>
       <name val="Ubuntu"/>
       <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <i val="true"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Ubuntu"/>
@@ -6439,51 +6624,51 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="8" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="8" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="141">
+  <cellXfs count="118">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
@@ -6548,504 +6733,412 @@
     </xf>
     <xf numFmtId="165" fontId="16" fillId="9" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="9" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="9" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="10" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="11" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="11" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="11" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="11" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="11" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="11" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="9" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="11" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="10" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="9" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="9" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="10" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="54" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="55" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="55" fillId="10" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="56" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="11" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="11" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="11" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="11" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="11" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="10" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...378 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
-      <protection locked="true" hidden="false"/>
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Accent 1 1" xfId="20"/>
     <cellStyle name="Accent 2 1" xfId="21"/>
     <cellStyle name="Accent 3 1" xfId="22"/>
     <cellStyle name="Accent 4" xfId="23"/>
     <cellStyle name="Bad 1" xfId="24"/>
     <cellStyle name="Error 1" xfId="25"/>
     <cellStyle name="Footnote 1" xfId="26"/>
     <cellStyle name="Good 1" xfId="27"/>
     <cellStyle name="Heading 1 1" xfId="28"/>
     <cellStyle name="Heading 2 1" xfId="29"/>
     <cellStyle name="Heading 3" xfId="30"/>
     <cellStyle name="Hyperlink 1" xfId="31"/>
     <cellStyle name="Neutral 1" xfId="32"/>
     <cellStyle name="Note 1" xfId="33"/>
     <cellStyle name="Status 1" xfId="34"/>
@@ -7103,57 +7196,57 @@
       <rgbColor rgb="FF5983B0"/>
       <rgbColor rgb="FFB2B2B2"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF3FAF46"/>
       <rgbColor rgb="FF111111"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FFC9211E"/>
       <rgbColor rgb="FF8D1D75"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:IW1145"/>
+  <dimension ref="A1:K1145"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="88" zoomScaleNormal="88" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="E8" activeCellId="0" sqref="E8"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A27" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="B29" activeCellId="0" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.48828125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="12.48"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="2" width="105.37"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="3" style="2" width="13.48"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="3" width="17.47"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="2" width="18.12"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="2" width="109.38"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="4" width="65.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="9" style="4" width="10.46"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="44.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
@@ -7210,6848 +7303,4913 @@
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="18"/>
       <c r="F5" s="10"/>
       <c r="G5" s="19"/>
     </row>
     <row r="6" customFormat="false" ht="126.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A6" s="21" t="n">
         <f aca="false">A2+7</f>
         <v>46265</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="23"/>
       <c r="D6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="23"/>
       <c r="F6" s="10"/>
       <c r="G6" s="25"/>
     </row>
     <row r="7" customFormat="false" ht="142.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A7" s="26" t="n">
         <f aca="false">A6+1</f>
         <v>46266</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="24"/>
-      <c r="E7" s="28" t="s">
+      <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="10"/>
-      <c r="G7" s="27"/>
+      <c r="G7" s="14"/>
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" customFormat="false" ht="308.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="8" customFormat="false" ht="288.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A8" s="26" t="n">
         <f aca="false">A4+7</f>
         <v>46267</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="11"/>
+      <c r="C8" s="11" t="s">
+        <v>13</v>
+      </c>
       <c r="D8" s="11"/>
-      <c r="E8" s="28"/>
+      <c r="E8" s="27"/>
       <c r="F8" s="10"/>
-      <c r="G8" s="27"/>
-[...2 lines deleted...]
-      <c r="A9" s="30" t="n">
+      <c r="G8" s="14"/>
+    </row>
+    <row r="9" customFormat="false" ht="135.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A9" s="29" t="n">
         <f aca="false">A5+7</f>
         <v>46269</v>
       </c>
-      <c r="B9" s="31" t="s">
-[...4 lines deleted...]
-      <c r="E9" s="33"/>
+      <c r="B9" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="31"/>
+      <c r="E9" s="32"/>
       <c r="F9" s="10"/>
-      <c r="G9" s="31"/>
+      <c r="G9" s="30"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
     </row>
-    <row r="10" customFormat="false" ht="170.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A10" s="34" t="n">
+    <row r="10" customFormat="false" ht="153.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A10" s="33" t="n">
         <f aca="false">A6+7</f>
         <v>46272</v>
       </c>
-      <c r="B10" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="35"/>
+      <c r="B10" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>18</v>
+      </c>
       <c r="F10" s="10"/>
-      <c r="G10" s="27"/>
+      <c r="G10" s="14"/>
       <c r="H10" s="10"/>
     </row>
-    <row r="11" customFormat="false" ht="189.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="11" customFormat="false" ht="137.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A11" s="26" t="n">
         <f aca="false">A7+7</f>
         <v>46273</v>
       </c>
-      <c r="B11" s="29" t="s">
-[...4 lines deleted...]
-      <c r="E11" s="28"/>
+      <c r="B11" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="24"/>
+      <c r="E11" s="27" t="s">
+        <v>21</v>
+      </c>
       <c r="F11" s="10"/>
-      <c r="G11" s="29"/>
+      <c r="G11" s="28"/>
       <c r="H11" s="10"/>
     </row>
-    <row r="12" customFormat="false" ht="184" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="12" customFormat="false" ht="157.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A12" s="26" t="n">
         <f aca="false">A8+7</f>
         <v>46274</v>
       </c>
-      <c r="B12" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="11"/>
+      <c r="B12" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>23</v>
+      </c>
       <c r="D12" s="11"/>
-      <c r="E12" s="28"/>
+      <c r="E12" s="27"/>
       <c r="F12" s="10"/>
-      <c r="G12" s="29"/>
+      <c r="G12" s="28"/>
       <c r="H12" s="10"/>
     </row>
-    <row r="13" customFormat="false" ht="256.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A13" s="30" t="n">
+    <row r="13" customFormat="false" ht="226.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A13" s="29" t="n">
         <f aca="false">A9+7</f>
         <v>46276</v>
       </c>
-      <c r="B13" s="37" t="s">
-[...4 lines deleted...]
-      <c r="E13" s="32"/>
+      <c r="B13" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
       <c r="F13" s="10"/>
       <c r="H13" s="10"/>
     </row>
-    <row r="14" customFormat="false" ht="412.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A14" s="34" t="n">
+    <row r="14" customFormat="false" ht="375.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A14" s="33" t="n">
         <f aca="false">A10+7</f>
         <v>46279</v>
       </c>
-      <c r="B14" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="35"/>
+      <c r="B14" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>27</v>
+      </c>
       <c r="F14" s="10" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="15" customFormat="false" ht="136.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+        <v>28</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="29.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A15" s="26" t="n">
         <f aca="false">A11+7</f>
         <v>46280</v>
       </c>
-      <c r="B15" s="11"/>
-[...2 lines deleted...]
-      <c r="E15" s="28"/>
+      <c r="B15" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="24"/>
+      <c r="E15" s="27" t="s">
+        <v>32</v>
+      </c>
       <c r="F15" s="10"/>
-      <c r="G15" s="11" t="s">
-[...3 lines deleted...]
-    <row r="16" customFormat="false" ht="204.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="G15" s="11"/>
+    </row>
+    <row r="16" customFormat="false" ht="202.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A16" s="26" t="n">
         <f aca="false">A12+7</f>
         <v>46281</v>
       </c>
-      <c r="B16" s="27"/>
+      <c r="B16" s="28" t="s">
+        <v>33</v>
+      </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
-      <c r="E16" s="28"/>
+      <c r="E16" s="27"/>
       <c r="F16" s="10"/>
-      <c r="G16" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="30" t="n">
+      <c r="G16" s="28"/>
+    </row>
+    <row r="17" customFormat="false" ht="202.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A17" s="29" t="n">
         <f aca="false">A13+7</f>
         <v>46283</v>
       </c>
-      <c r="B17" s="40"/>
-[...2 lines deleted...]
-      <c r="E17" s="33"/>
+      <c r="B17" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="32"/>
       <c r="F17" s="10"/>
-      <c r="G17" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="34" t="n">
+      <c r="G17" s="38" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="126.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A18" s="33" t="n">
         <f aca="false">A14+7</f>
         <v>46286</v>
       </c>
-      <c r="B18" s="11"/>
-      <c r="D18" s="35"/>
+      <c r="B18" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>38</v>
+      </c>
       <c r="F18" s="10"/>
       <c r="G18" s="11" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="19" customFormat="false" ht="126.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="112.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A19" s="26" t="n">
         <f aca="false">A15+7</f>
         <v>46287</v>
       </c>
-      <c r="B19" s="11"/>
-[...2 lines deleted...]
-      <c r="E19" s="28"/>
+      <c r="B19" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="24"/>
+      <c r="E19" s="27" t="s">
+        <v>42</v>
+      </c>
       <c r="F19" s="10"/>
-      <c r="G19" s="11" t="s">
-[...3 lines deleted...]
-    <row r="20" customFormat="false" ht="185.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="G19" s="11"/>
+    </row>
+    <row r="20" customFormat="false" ht="150" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A20" s="26" t="n">
         <f aca="false">A16+7</f>
         <v>46288</v>
       </c>
-      <c r="B20" s="42"/>
-      <c r="C20" s="11"/>
+      <c r="B20" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>44</v>
+      </c>
       <c r="D20" s="11"/>
-      <c r="E20" s="28"/>
+      <c r="E20" s="27"/>
       <c r="F20" s="10"/>
-      <c r="G20" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="30" t="n">
+      <c r="G20" s="37"/>
+    </row>
+    <row r="21" customFormat="false" ht="88.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A21" s="29" t="n">
         <f aca="false">A17+7</f>
         <v>46290</v>
       </c>
-      <c r="B21" s="43"/>
-[...2 lines deleted...]
-      <c r="E21" s="45"/>
+      <c r="B21" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="42"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="43"/>
       <c r="F21" s="10"/>
-      <c r="G21" s="43" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="34" t="n">
+      <c r="G21" s="41"/>
+    </row>
+    <row r="22" customFormat="false" ht="58.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A22" s="33" t="n">
         <f aca="false">A18+7</f>
         <v>46293</v>
       </c>
-      <c r="B22" s="46"/>
-      <c r="D22" s="35"/>
+      <c r="B22" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>48</v>
+      </c>
       <c r="F22" s="10"/>
-      <c r="G22" s="47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="44"/>
       <c r="H22" s="10"/>
     </row>
-    <row r="23" customFormat="false" ht="358" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="23" customFormat="false" ht="170.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A23" s="26" t="n">
         <f aca="false">A19+7</f>
         <v>46294</v>
       </c>
-      <c r="B23" s="48"/>
-[...2 lines deleted...]
-      <c r="E23" s="35"/>
+      <c r="B23" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="39"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24" t="s">
+        <v>50</v>
+      </c>
       <c r="F23" s="10"/>
-      <c r="G23" s="48" t="s">
-        <v>29</v>
+      <c r="G23" s="45" t="s">
+        <v>51</v>
       </c>
       <c r="H23" s="10"/>
     </row>
-    <row r="24" customFormat="false" ht="201.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+    <row r="24" customFormat="false" ht="223.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A24" s="26" t="n">
         <f aca="false">A20+7</f>
         <v>46295</v>
       </c>
-      <c r="B24" s="11"/>
+      <c r="B24" s="34" t="s">
+        <v>52</v>
+      </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
-      <c r="E24" s="28"/>
+      <c r="E24" s="27"/>
       <c r="F24" s="10"/>
-      <c r="G24" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="11"/>
       <c r="H24" s="10"/>
     </row>
-    <row r="25" customFormat="false" ht="164.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A25" s="30" t="n">
+    <row r="25" customFormat="false" ht="111.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A25" s="29" t="n">
         <f aca="false">A21+7</f>
         <v>46297</v>
       </c>
-      <c r="B25" s="43"/>
-[...2 lines deleted...]
-      <c r="E25" s="33"/>
+      <c r="B25" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="31"/>
+      <c r="E25" s="32"/>
       <c r="F25" s="10"/>
-      <c r="G25" s="43" t="s">
-        <v>31</v>
+      <c r="G25" s="41" t="s">
+        <v>55</v>
       </c>
       <c r="H25" s="10"/>
     </row>
     <row r="26" customFormat="false" ht="112.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A26" s="34" t="n">
+      <c r="A26" s="33" t="n">
         <f aca="false">A22+7</f>
         <v>46300</v>
       </c>
-      <c r="B26" s="11"/>
-      <c r="D26" s="35"/>
+      <c r="B26" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>57</v>
+      </c>
       <c r="F26" s="10" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-    <row r="27" customFormat="false" ht="93.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+        <v>58</v>
+      </c>
+      <c r="G26" s="11"/>
+    </row>
+    <row r="27" customFormat="false" ht="298.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A27" s="26" t="n">
         <f aca="false">A23+7</f>
         <v>46301</v>
       </c>
-      <c r="B27" s="11"/>
-[...2 lines deleted...]
-      <c r="E27" s="28"/>
+      <c r="B27" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="24"/>
+      <c r="E27" s="27" t="s">
+        <v>61</v>
+      </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="11"/>
     </row>
     <row r="28" customFormat="false" ht="105.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A28" s="26" t="n">
         <f aca="false">A24+7</f>
         <v>46302</v>
       </c>
-      <c r="B28" s="42"/>
+      <c r="B28" s="11" t="s">
+        <v>62</v>
+      </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
-      <c r="E28" s="28"/>
+      <c r="E28" s="27"/>
       <c r="F28" s="10"/>
-      <c r="G28" s="42" t="s">
-        <v>35</v>
+      <c r="G28" s="37" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="183.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A29" s="30" t="n">
+      <c r="A29" s="29" t="n">
         <f aca="false">A25+7</f>
         <v>46304</v>
       </c>
-      <c r="B29" s="40"/>
-[...2 lines deleted...]
-      <c r="E29" s="33"/>
+      <c r="B29" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="32"/>
       <c r="F29" s="10"/>
-      <c r="G29" s="40" t="s">
-        <v>36</v>
+      <c r="G29" s="38" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="128.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="34" t="n">
+      <c r="A30" s="33" t="n">
         <f aca="false">A26+7</f>
         <v>46307</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
-      <c r="D30" s="49"/>
-[...1 lines deleted...]
-      <c r="F30" s="49"/>
+      <c r="D30" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="E30" s="48"/>
+      <c r="F30" s="47"/>
       <c r="G30" s="11" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="307.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A31" s="26" t="n">
         <f aca="false">A27+7</f>
         <v>46308</v>
       </c>
-      <c r="B31" s="27"/>
+      <c r="B31" s="14"/>
       <c r="C31" s="11"/>
-      <c r="D31" s="49"/>
-[...5 lines deleted...]
-      <c r="H31" s="50"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="H31" s="48"/>
     </row>
     <row r="32" customFormat="false" ht="278.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A32" s="26" t="n">
         <f aca="false">A28+7</f>
         <v>46309</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
-      <c r="E32" s="50"/>
-      <c r="F32" s="49"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="47"/>
       <c r="G32" s="11" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="205.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A33" s="30" t="n">
+      <c r="A33" s="29" t="n">
         <f aca="false">A29+7</f>
         <v>46311</v>
       </c>
-      <c r="B33" s="43"/>
+      <c r="B33" s="41"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
-      <c r="E33" s="50"/>
-[...2 lines deleted...]
-        <v>40</v>
+      <c r="E33" s="48"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="41" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A34" s="51" t="n">
+      <c r="A34" s="49" t="n">
         <f aca="false">A30+7</f>
         <v>46314</v>
       </c>
-      <c r="B34" s="52"/>
-[...4 lines deleted...]
-      <c r="G34" s="52"/>
+      <c r="B34" s="50"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="52"/>
+      <c r="F34" s="53"/>
+      <c r="G34" s="50"/>
     </row>
     <row r="35" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A35" s="56" t="n">
+      <c r="A35" s="54" t="n">
         <f aca="false">A31+7</f>
         <v>46315</v>
       </c>
-      <c r="B35" s="52"/>
-[...4 lines deleted...]
-      <c r="G35" s="52"/>
+      <c r="B35" s="50"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="56"/>
+      <c r="F35" s="57"/>
+      <c r="G35" s="50"/>
     </row>
     <row r="36" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A36" s="56" t="n">
+      <c r="A36" s="54" t="n">
         <f aca="false">A32+7</f>
         <v>46316</v>
       </c>
-      <c r="B36" s="60"/>
-[...4 lines deleted...]
-      <c r="G36" s="60"/>
+      <c r="B36" s="58"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="58"/>
     </row>
     <row r="37" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A37" s="61" t="n">
+      <c r="A37" s="59" t="n">
         <f aca="false">A33+7</f>
         <v>46318</v>
       </c>
-      <c r="B37" s="62"/>
-[...4 lines deleted...]
-      <c r="G37" s="62"/>
+      <c r="B37" s="60"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="61"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="60"/>
     </row>
     <row r="38" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A38" s="51" t="n">
+      <c r="A38" s="49" t="n">
         <f aca="false">A34+7</f>
         <v>46321</v>
       </c>
-      <c r="B38" s="52"/>
-[...4 lines deleted...]
-      <c r="G38" s="52"/>
+      <c r="B38" s="50"/>
+      <c r="C38" s="51"/>
+      <c r="D38" s="64"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="66"/>
+      <c r="G38" s="50"/>
     </row>
     <row r="39" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A39" s="56" t="n">
+      <c r="A39" s="54" t="n">
         <f aca="false">A35+7</f>
         <v>46322</v>
       </c>
-      <c r="B39" s="52"/>
-[...4 lines deleted...]
-      <c r="G39" s="52"/>
+      <c r="B39" s="50"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="64"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="50"/>
     </row>
     <row r="40" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A40" s="56" t="n">
+      <c r="A40" s="54" t="n">
         <f aca="false">A36+7</f>
         <v>46323</v>
       </c>
-      <c r="B40" s="60"/>
-[...4 lines deleted...]
-      <c r="G40" s="60"/>
+      <c r="B40" s="58"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="56"/>
+      <c r="F40" s="66"/>
+      <c r="G40" s="58"/>
     </row>
     <row r="41" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A41" s="61" t="n">
+      <c r="A41" s="59" t="n">
         <f aca="false">A37+7</f>
         <v>46325</v>
       </c>
-      <c r="B41" s="62"/>
-[...4 lines deleted...]
-      <c r="G41" s="62"/>
+      <c r="B41" s="60"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="62"/>
+      <c r="F41" s="66"/>
+      <c r="G41" s="60"/>
     </row>
     <row r="42" customFormat="false" ht="182.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A42" s="34" t="n">
+      <c r="A42" s="33" t="n">
         <f aca="false">A38+7</f>
         <v>46328</v>
       </c>
-      <c r="B42" s="27"/>
-[...1 lines deleted...]
-      <c r="E42" s="50"/>
+      <c r="B42" s="14"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="48"/>
       <c r="F42" s="10"/>
-      <c r="G42" s="39" t="s">
-        <v>41</v>
+      <c r="G42" s="28" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="271.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A43" s="26" t="n">
         <f aca="false">A39+7</f>
         <v>46329</v>
       </c>
-      <c r="B43" s="27"/>
+      <c r="B43" s="14"/>
       <c r="C43" s="11"/>
-      <c r="D43" s="35"/>
+      <c r="D43" s="24"/>
       <c r="F43" s="10"/>
-      <c r="G43" s="39" t="s">
-        <v>42</v>
+      <c r="G43" s="28" t="s">
+        <v>72</v>
       </c>
       <c r="H43" s="4" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="73.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A44" s="26" t="n">
         <f aca="false">A40+7</f>
         <v>46330</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
-      <c r="D44" s="70"/>
-      <c r="E44" s="28"/>
+      <c r="D44" s="68"/>
+      <c r="E44" s="27"/>
       <c r="F44" s="10"/>
       <c r="G44" s="11" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="59.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A45" s="30" t="n">
+      <c r="A45" s="29" t="n">
         <f aca="false">A41+7</f>
         <v>46332</v>
       </c>
-      <c r="B45" s="43"/>
-[...2 lines deleted...]
-      <c r="E45" s="33"/>
+      <c r="B45" s="41"/>
+      <c r="C45" s="31"/>
+      <c r="D45" s="31"/>
+      <c r="E45" s="32"/>
       <c r="F45" s="10"/>
-      <c r="G45" s="43" t="s">
-        <v>45</v>
+      <c r="G45" s="41" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="218.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A46" s="34" t="n">
+      <c r="A46" s="33" t="n">
         <f aca="false">A42+7</f>
         <v>46335</v>
       </c>
       <c r="B46" s="11"/>
       <c r="D46" s="24"/>
       <c r="F46" s="10"/>
       <c r="G46" s="11" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="H46" s="10"/>
     </row>
     <row r="47" customFormat="false" ht="134.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A47" s="71" t="n">
+      <c r="A47" s="26" t="n">
         <f aca="false">A43+7</f>
         <v>46336</v>
       </c>
-      <c r="B47" s="72"/>
-      <c r="C47" s="73"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="11"/>
       <c r="D47" s="24"/>
-      <c r="E47" s="28"/>
+      <c r="E47" s="27"/>
       <c r="F47" s="10"/>
-      <c r="G47" s="74"/>
+      <c r="G47" s="69"/>
       <c r="H47" s="10"/>
     </row>
     <row r="48" customFormat="false" ht="33.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A48" s="56" t="n">
+      <c r="A48" s="54" t="n">
         <f aca="false">A44+7</f>
         <v>46337</v>
       </c>
-      <c r="B48" s="75"/>
-[...2 lines deleted...]
-      <c r="E48" s="58"/>
+      <c r="B48" s="70"/>
+      <c r="C48" s="55"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="56"/>
       <c r="F48" s="10"/>
-      <c r="G48" s="76" t="s">
-        <v>47</v>
+      <c r="G48" s="71" t="s">
+        <v>77</v>
       </c>
       <c r="H48" s="10"/>
     </row>
     <row r="49" customFormat="false" ht="211.15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A49" s="30" t="n">
+      <c r="A49" s="29" t="n">
         <f aca="false">A45+7</f>
         <v>46339</v>
       </c>
-      <c r="B49" s="77"/>
-[...2 lines deleted...]
-      <c r="E49" s="33"/>
+      <c r="B49" s="72"/>
+      <c r="C49" s="31"/>
+      <c r="D49" s="31"/>
+      <c r="E49" s="32"/>
       <c r="F49" s="10"/>
-      <c r="G49" s="77" t="s">
-        <v>48</v>
+      <c r="G49" s="72" t="s">
+        <v>78</v>
       </c>
       <c r="H49" s="10"/>
     </row>
     <row r="50" customFormat="false" ht="76.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A50" s="34" t="n">
+      <c r="A50" s="33" t="n">
         <f aca="false">A46+7</f>
         <v>46342</v>
       </c>
       <c r="B50" s="11"/>
-      <c r="D50" s="35"/>
+      <c r="D50" s="24"/>
       <c r="F50" s="10" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="G50" s="11" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="66.4" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A51" s="26" t="n">
         <f aca="false">A47+7</f>
         <v>46343</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
-      <c r="D51" s="35"/>
-      <c r="E51" s="28"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="27"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="102.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A52" s="26" t="n">
         <f aca="false">A48+7</f>
         <v>46344</v>
       </c>
       <c r="B52" s="11"/>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
-      <c r="E52" s="28"/>
+      <c r="E52" s="27"/>
       <c r="F52" s="10"/>
       <c r="G52" s="11" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="127.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A53" s="30" t="n">
+      <c r="A53" s="29" t="n">
         <f aca="false">A49+7</f>
         <v>46346</v>
       </c>
-      <c r="B53" s="43"/>
-[...2 lines deleted...]
-      <c r="E53" s="33"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="31"/>
+      <c r="D53" s="31"/>
+      <c r="E53" s="32"/>
       <c r="F53" s="10"/>
-      <c r="G53" s="43" t="s">
-        <v>53</v>
+      <c r="G53" s="41" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="64.15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A54" s="34" t="n">
+      <c r="A54" s="33" t="n">
         <f aca="false">A50+7</f>
         <v>46349</v>
       </c>
       <c r="B54" s="11"/>
-      <c r="D54" s="35"/>
+      <c r="D54" s="24"/>
       <c r="F54" s="10"/>
       <c r="G54" s="11" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="150" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A55" s="26" t="n">
         <f aca="false">A51+7</f>
         <v>46350</v>
       </c>
       <c r="B55" s="11"/>
       <c r="C55" s="11"/>
-      <c r="D55" s="35"/>
-      <c r="E55" s="78"/>
+      <c r="D55" s="24"/>
+      <c r="E55" s="73"/>
       <c r="F55" s="10"/>
       <c r="G55" s="11" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="191" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A56" s="26" t="n">
         <f aca="false">A52+7</f>
         <v>46351</v>
       </c>
       <c r="B56" s="11"/>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
-      <c r="E56" s="28"/>
+      <c r="E56" s="27"/>
       <c r="F56" s="10"/>
       <c r="G56" s="11" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="148.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A57" s="30" t="n">
+      <c r="A57" s="29" t="n">
         <f aca="false">A53+7</f>
         <v>46353</v>
       </c>
-      <c r="B57" s="43"/>
-[...2 lines deleted...]
-      <c r="E57" s="33"/>
+      <c r="B57" s="41"/>
+      <c r="C57" s="31"/>
+      <c r="D57" s="31"/>
+      <c r="E57" s="32"/>
       <c r="F57" s="10"/>
-      <c r="G57" s="43" t="s">
-        <v>57</v>
+      <c r="G57" s="41" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="105.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A58" s="34" t="n">
+      <c r="A58" s="33" t="n">
         <f aca="false">A54+7</f>
         <v>46356</v>
       </c>
-      <c r="B58" s="79"/>
-      <c r="D58" s="35"/>
+      <c r="B58" s="74"/>
+      <c r="D58" s="24"/>
       <c r="F58" s="10"/>
-      <c r="G58" s="79" t="s">
-        <v>58</v>
+      <c r="G58" s="74" t="s">
+        <v>88</v>
       </c>
       <c r="H58" s="10"/>
     </row>
     <row r="59" customFormat="false" ht="32.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A59" s="26" t="n">
         <f aca="false">A55+7</f>
         <v>46357</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
-      <c r="D59" s="35"/>
-      <c r="E59" s="28"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="27"/>
       <c r="F59" s="10"/>
       <c r="G59" s="11" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="H59" s="10"/>
     </row>
     <row r="60" customFormat="false" ht="70.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A60" s="26" t="n">
         <f aca="false">A56+7</f>
         <v>46358</v>
       </c>
       <c r="B60" s="11"/>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
-      <c r="E60" s="28"/>
+      <c r="E60" s="27"/>
       <c r="F60" s="10"/>
       <c r="G60" s="11" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H60" s="10"/>
     </row>
     <row r="61" customFormat="false" ht="56.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A61" s="30" t="n">
+      <c r="A61" s="29" t="n">
         <f aca="false">A57+7</f>
         <v>46360</v>
       </c>
-      <c r="B61" s="43"/>
-[...2 lines deleted...]
-      <c r="E61" s="33"/>
+      <c r="B61" s="41"/>
+      <c r="C61" s="31"/>
+      <c r="D61" s="31"/>
+      <c r="E61" s="32"/>
       <c r="F61" s="10"/>
-      <c r="G61" s="43" t="s">
-        <v>61</v>
+      <c r="G61" s="41" t="s">
+        <v>91</v>
       </c>
       <c r="H61" s="10"/>
     </row>
     <row r="62" customFormat="false" ht="173.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A62" s="34" t="n">
+      <c r="A62" s="33" t="n">
         <f aca="false">A58+7</f>
         <v>46363</v>
       </c>
-      <c r="B62" s="79"/>
-      <c r="D62" s="35"/>
+      <c r="B62" s="74"/>
+      <c r="D62" s="24"/>
       <c r="F62" s="10" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>92</v>
+      </c>
+      <c r="G62" s="74" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="200.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A63" s="26" t="n">
         <f aca="false">A59+7</f>
         <v>46364</v>
       </c>
-      <c r="B63" s="80"/>
+      <c r="B63" s="75"/>
       <c r="C63" s="11"/>
-      <c r="D63" s="35"/>
-      <c r="E63" s="28"/>
+      <c r="D63" s="24"/>
+      <c r="E63" s="27"/>
       <c r="F63" s="10"/>
-      <c r="G63" s="80" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="28"/>
+      <c r="G63" s="75" t="s">
+        <v>94</v>
+      </c>
+      <c r="H63" s="27"/>
     </row>
     <row r="64" customFormat="false" ht="244" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A64" s="26" t="n">
         <f aca="false">A60+7</f>
         <v>46365</v>
       </c>
-      <c r="B64" s="79"/>
+      <c r="B64" s="74"/>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
-      <c r="E64" s="28"/>
+      <c r="E64" s="27"/>
       <c r="F64" s="10"/>
-      <c r="G64" s="79" t="s">
-        <v>65</v>
+      <c r="G64" s="74" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="155.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A65" s="30" t="n">
+      <c r="A65" s="29" t="n">
         <f aca="false">A61+7</f>
         <v>46367</v>
       </c>
-      <c r="B65" s="81"/>
-[...2 lines deleted...]
-      <c r="E65" s="82"/>
+      <c r="B65" s="76"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="77"/>
       <c r="F65" s="10"/>
-      <c r="G65" s="81" t="s">
-        <v>66</v>
+      <c r="G65" s="76" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="202.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A66" s="34" t="n">
+      <c r="A66" s="33" t="n">
         <f aca="false">A62+7</f>
         <v>46370</v>
       </c>
-      <c r="B66" s="29"/>
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="B66" s="28"/>
+      <c r="D66" s="78"/>
+      <c r="F66" s="79"/>
+      <c r="G66" s="34" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="155.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A67" s="26" t="n">
         <f aca="false">A63+7</f>
         <v>46371</v>
       </c>
       <c r="B67" s="11"/>
-      <c r="C67" s="80"/>
-[...2 lines deleted...]
-      <c r="F67" s="80"/>
+      <c r="C67" s="75"/>
+      <c r="D67" s="78"/>
+      <c r="E67" s="27"/>
+      <c r="F67" s="75"/>
       <c r="G67" s="11" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="97.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A68" s="26" t="n">
         <f aca="false">A64+7</f>
         <v>46372</v>
       </c>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
-      <c r="D68" s="80"/>
-[...1 lines deleted...]
-      <c r="F68" s="80"/>
+      <c r="D68" s="75"/>
+      <c r="E68" s="27"/>
+      <c r="F68" s="75"/>
       <c r="G68" s="11" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="78.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A69" s="30" t="n">
+      <c r="A69" s="29" t="n">
         <f aca="false">A65+7</f>
         <v>46374</v>
       </c>
-      <c r="B69" s="43"/>
-[...5 lines deleted...]
-        <v>70</v>
+      <c r="B69" s="41"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="31"/>
+      <c r="E69" s="32"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="41" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A70" s="21" t="n">
         <f aca="false">A66+7</f>
         <v>46377</v>
       </c>
-      <c r="B70" s="52"/>
-[...4 lines deleted...]
-      <c r="G70" s="52"/>
+      <c r="B70" s="50"/>
+      <c r="C70" s="51"/>
+      <c r="D70" s="64"/>
+      <c r="E70" s="52"/>
+      <c r="F70" s="51"/>
+      <c r="G70" s="50"/>
     </row>
     <row r="71" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A71" s="86" t="n">
+      <c r="A71" s="80" t="n">
         <f aca="false">A67+7</f>
         <v>46378</v>
       </c>
-      <c r="B71" s="52"/>
-[...4 lines deleted...]
-      <c r="G71" s="52"/>
+      <c r="B71" s="50"/>
+      <c r="C71" s="55"/>
+      <c r="D71" s="64"/>
+      <c r="E71" s="56"/>
+      <c r="F71" s="55"/>
+      <c r="G71" s="50"/>
     </row>
     <row r="72" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A72" s="86" t="n">
+      <c r="A72" s="80" t="n">
         <f aca="false">A68+7</f>
         <v>46379</v>
       </c>
-      <c r="B72" s="60"/>
-[...4 lines deleted...]
-      <c r="G72" s="60"/>
+      <c r="B72" s="58"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="56"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="58"/>
     </row>
     <row r="73" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A73" s="87" t="n">
+      <c r="A73" s="81" t="n">
         <f aca="false">A69+7</f>
         <v>46381</v>
       </c>
-      <c r="B73" s="62"/>
-[...4 lines deleted...]
-      <c r="G73" s="62"/>
+      <c r="B73" s="60"/>
+      <c r="C73" s="61"/>
+      <c r="D73" s="61"/>
+      <c r="E73" s="62"/>
+      <c r="F73" s="61"/>
+      <c r="G73" s="60"/>
     </row>
     <row r="74" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A74" s="21" t="n">
         <f aca="false">A70+7</f>
         <v>46384</v>
       </c>
-      <c r="B74" s="52"/>
-[...4 lines deleted...]
-      <c r="G74" s="52"/>
+      <c r="B74" s="50"/>
+      <c r="C74" s="51"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="52"/>
+      <c r="F74" s="51"/>
+      <c r="G74" s="50"/>
     </row>
     <row r="75" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A75" s="86" t="n">
+      <c r="A75" s="80" t="n">
         <f aca="false">A71+7</f>
         <v>46385</v>
       </c>
-      <c r="B75" s="52"/>
-[...4 lines deleted...]
-      <c r="G75" s="52"/>
+      <c r="B75" s="50"/>
+      <c r="C75" s="55"/>
+      <c r="D75" s="64"/>
+      <c r="E75" s="56"/>
+      <c r="F75" s="55"/>
+      <c r="G75" s="50"/>
     </row>
     <row r="76" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A76" s="86" t="n">
+      <c r="A76" s="80" t="n">
         <f aca="false">A72+7</f>
         <v>46386</v>
       </c>
-      <c r="B76" s="60"/>
-[...4 lines deleted...]
-      <c r="G76" s="60"/>
+      <c r="B76" s="58"/>
+      <c r="C76" s="55"/>
+      <c r="D76" s="55"/>
+      <c r="E76" s="56"/>
+      <c r="F76" s="55"/>
+      <c r="G76" s="58"/>
     </row>
     <row r="77" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A77" s="87" t="n">
+      <c r="A77" s="81" t="n">
         <f aca="false">A73+7</f>
         <v>46388</v>
       </c>
-      <c r="B77" s="62"/>
-[...4 lines deleted...]
-      <c r="G77" s="62"/>
+      <c r="B77" s="60"/>
+      <c r="C77" s="61"/>
+      <c r="D77" s="61"/>
+      <c r="E77" s="62"/>
+      <c r="F77" s="61"/>
+      <c r="G77" s="60"/>
     </row>
     <row r="78" customFormat="false" ht="171.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A78" s="34" t="n">
+      <c r="A78" s="33" t="n">
         <f aca="false">A74+7</f>
         <v>46391</v>
       </c>
       <c r="B78" s="11"/>
-      <c r="D78" s="83"/>
+      <c r="D78" s="78"/>
       <c r="F78" s="10"/>
       <c r="G78" s="11" t="s">
-        <v>71</v>
+        <v>101</v>
       </c>
     </row>
     <row r="79" customFormat="false" ht="103.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A79" s="26" t="n">
         <f aca="false">A75+7</f>
         <v>46392</v>
       </c>
       <c r="B79" s="11"/>
-      <c r="C79" s="88"/>
-[...1 lines deleted...]
-      <c r="E79" s="89"/>
+      <c r="C79" s="82"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="83"/>
       <c r="F79" s="10"/>
       <c r="G79" s="11" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
     </row>
     <row r="80" customFormat="false" ht="191" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A80" s="26" t="n">
         <f aca="false">A76+7</f>
         <v>46393</v>
       </c>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
-      <c r="E80" s="28"/>
+      <c r="E80" s="27"/>
       <c r="F80" s="10"/>
       <c r="G80" s="11" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
     </row>
     <row r="81" customFormat="false" ht="82.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A81" s="30" t="n">
+      <c r="A81" s="29" t="n">
         <f aca="false">A77+7</f>
         <v>46395</v>
       </c>
-      <c r="B81" s="90"/>
-[...2 lines deleted...]
-      <c r="E81" s="33"/>
+      <c r="B81" s="84"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="31"/>
+      <c r="E81" s="32"/>
       <c r="F81" s="10"/>
-      <c r="G81" s="91" t="s">
-        <v>74</v>
+      <c r="G81" s="85" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="82" customFormat="false" ht="122.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A82" s="34" t="n">
+      <c r="A82" s="33" t="n">
         <f aca="false">A78+7</f>
         <v>46398</v>
       </c>
       <c r="B82" s="11"/>
       <c r="C82" s="11"/>
-      <c r="D82" s="92"/>
-      <c r="E82" s="50"/>
+      <c r="D82" s="86"/>
+      <c r="E82" s="48"/>
       <c r="F82" s="10"/>
       <c r="G82" s="11" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="H82" s="10"/>
     </row>
     <row r="83" customFormat="false" ht="123.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A83" s="26" t="n">
         <f aca="false">A79+7</f>
         <v>46399</v>
       </c>
       <c r="B83" s="11"/>
-      <c r="C83" s="41"/>
-[...1 lines deleted...]
-      <c r="E83" s="50"/>
+      <c r="C83" s="39"/>
+      <c r="D83" s="86"/>
+      <c r="E83" s="48"/>
       <c r="F83" s="10"/>
       <c r="G83" s="11" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="H83" s="10"/>
     </row>
     <row r="84" customFormat="false" ht="73.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A84" s="26" t="n">
         <f aca="false">A80+7</f>
         <v>46400</v>
       </c>
       <c r="B84" s="11"/>
       <c r="C84" s="11"/>
       <c r="D84" s="11"/>
-      <c r="E84" s="28"/>
+      <c r="E84" s="27"/>
       <c r="F84" s="10"/>
       <c r="G84" s="11" t="s">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="H84" s="10"/>
     </row>
     <row r="85" customFormat="false" ht="71.6" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A85" s="30" t="n">
+      <c r="A85" s="29" t="n">
         <f aca="false">A81+7</f>
         <v>46402</v>
       </c>
-      <c r="B85" s="93"/>
-[...2 lines deleted...]
-      <c r="E85" s="33"/>
+      <c r="B85" s="87"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="31"/>
+      <c r="E85" s="32"/>
       <c r="F85" s="10"/>
-      <c r="G85" s="93" t="s">
-        <v>78</v>
+      <c r="G85" s="87" t="s">
+        <v>108</v>
       </c>
       <c r="H85" s="10"/>
     </row>
     <row r="86" customFormat="false" ht="92.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A86" s="34" t="n">
+      <c r="A86" s="33" t="n">
         <f aca="false">A82+7</f>
         <v>46405</v>
       </c>
       <c r="B86" s="11"/>
-      <c r="D86" s="35"/>
+      <c r="D86" s="24"/>
       <c r="F86" s="10" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="G86" s="11" t="s">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="87" customFormat="false" ht="147.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A87" s="26" t="n">
         <f aca="false">A83+7</f>
         <v>46406</v>
       </c>
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
-      <c r="D87" s="35"/>
-      <c r="E87" s="94"/>
+      <c r="D87" s="24"/>
+      <c r="E87" s="88"/>
       <c r="F87" s="10"/>
       <c r="G87" s="11" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H87" s="95"/>
+        <v>111</v>
+      </c>
+      <c r="H87" s="89"/>
     </row>
     <row r="88" customFormat="false" ht="170.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A88" s="26" t="n">
         <f aca="false">A84+7</f>
         <v>46407</v>
       </c>
       <c r="B88" s="11"/>
-      <c r="C88" s="80"/>
+      <c r="C88" s="75"/>
       <c r="D88" s="11"/>
-      <c r="E88" s="28"/>
+      <c r="E88" s="27"/>
       <c r="F88" s="10"/>
       <c r="G88" s="11" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
     </row>
     <row r="89" customFormat="false" ht="161.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A89" s="30" t="n">
+      <c r="A89" s="29" t="n">
         <f aca="false">A85+7</f>
         <v>46409</v>
       </c>
-      <c r="B89" s="43"/>
-[...2 lines deleted...]
-      <c r="E89" s="33"/>
+      <c r="B89" s="41"/>
+      <c r="C89" s="31"/>
+      <c r="D89" s="31"/>
+      <c r="E89" s="32"/>
       <c r="F89" s="10"/>
-      <c r="G89" s="43" t="s">
-        <v>83</v>
+      <c r="G89" s="41" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="90" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A90" s="34" t="n">
+      <c r="A90" s="33" t="n">
         <f aca="false">A86+7</f>
         <v>46412</v>
       </c>
-      <c r="B90" s="96"/>
-[...1 lines deleted...]
-      <c r="E90" s="97"/>
+      <c r="B90" s="90"/>
+      <c r="D90" s="24"/>
+      <c r="E90" s="91"/>
       <c r="F90" s="10"/>
-      <c r="G90" s="98" t="s">
-        <v>84</v>
+      <c r="G90" s="92" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="91" customFormat="false" ht="189.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A91" s="26" t="n">
         <f aca="false">A87+7</f>
         <v>46413</v>
       </c>
-      <c r="B91" s="99"/>
+      <c r="B91" s="93"/>
       <c r="C91" s="11"/>
-      <c r="D91" s="35"/>
-      <c r="E91" s="49"/>
+      <c r="D91" s="24"/>
+      <c r="E91" s="47"/>
       <c r="F91" s="10"/>
-      <c r="G91" s="99" t="s">
-        <v>85</v>
+      <c r="G91" s="93" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="92" customFormat="false" ht="135" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A92" s="26" t="n">
         <f aca="false">A88+7</f>
         <v>46414</v>
       </c>
       <c r="B92" s="11"/>
-      <c r="C92" s="41"/>
+      <c r="C92" s="39"/>
       <c r="D92" s="11"/>
-      <c r="E92" s="50"/>
+      <c r="E92" s="48"/>
       <c r="F92" s="10"/>
       <c r="G92" s="11" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
     </row>
     <row r="93" customFormat="false" ht="146.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A93" s="30" t="n">
+      <c r="A93" s="29" t="n">
         <f aca="false">A89+7</f>
         <v>46416</v>
       </c>
-      <c r="B93" s="43"/>
-[...2 lines deleted...]
-      <c r="E93" s="33"/>
+      <c r="B93" s="41"/>
+      <c r="C93" s="31"/>
+      <c r="D93" s="31"/>
+      <c r="E93" s="32"/>
       <c r="F93" s="10"/>
-      <c r="G93" s="43" t="s">
-        <v>87</v>
+      <c r="G93" s="41" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="94" customFormat="false" ht="84.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A94" s="100" t="n">
+      <c r="A94" s="94" t="n">
         <f aca="false">A90+7</f>
         <v>46419</v>
       </c>
       <c r="B94" s="11"/>
-      <c r="C94" s="84"/>
-      <c r="D94" s="35"/>
+      <c r="C94" s="79"/>
+      <c r="D94" s="24"/>
       <c r="F94" s="10"/>
       <c r="G94" s="11" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
     </row>
     <row r="95" customFormat="false" ht="79.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A95" s="100" t="n">
+      <c r="A95" s="94" t="n">
         <f aca="false">A91+7</f>
         <v>46420</v>
       </c>
       <c r="B95" s="11"/>
-      <c r="C95" s="80"/>
-[...1 lines deleted...]
-      <c r="E95" s="50"/>
+      <c r="C95" s="75"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="48"/>
       <c r="F95" s="10"/>
       <c r="G95" s="11" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
     </row>
     <row r="96" customFormat="false" ht="71.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A96" s="26" t="n">
         <f aca="false">A92+7</f>
         <v>46421</v>
       </c>
       <c r="B96" s="11"/>
-      <c r="C96" s="80"/>
-[...1 lines deleted...]
-      <c r="E96" s="50"/>
+      <c r="C96" s="75"/>
+      <c r="D96" s="75"/>
+      <c r="E96" s="48"/>
       <c r="F96" s="10"/>
       <c r="G96" s="11" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="97" customFormat="false" ht="99.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A97" s="30" t="n">
+      <c r="A97" s="29" t="n">
         <f aca="false">A93+7</f>
         <v>46423</v>
       </c>
-      <c r="B97" s="43"/>
-[...2 lines deleted...]
-      <c r="E97" s="33"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="31"/>
+      <c r="D97" s="31"/>
+      <c r="E97" s="32"/>
       <c r="F97" s="10"/>
-      <c r="G97" s="43" t="s">
-        <v>91</v>
+      <c r="G97" s="41" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="98" customFormat="false" ht="184.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A98" s="51" t="n">
+      <c r="A98" s="49" t="n">
         <f aca="false">A94+7</f>
         <v>46426</v>
       </c>
-      <c r="B98" s="57"/>
-[...4 lines deleted...]
-        <v>92</v>
+      <c r="B98" s="55"/>
+      <c r="C98" s="95"/>
+      <c r="D98" s="64"/>
+      <c r="E98" s="52"/>
+      <c r="F98" s="96" t="s">
+        <v>122</v>
       </c>
       <c r="G98" s="11" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
     </row>
     <row r="99" customFormat="false" ht="55.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A99" s="56" t="n">
+      <c r="A99" s="54" t="n">
         <f aca="false">A95+7</f>
         <v>46427</v>
       </c>
-      <c r="B99" s="57"/>
-[...3 lines deleted...]
-      <c r="F99" s="102"/>
+      <c r="B99" s="55"/>
+      <c r="C99" s="97"/>
+      <c r="D99" s="64"/>
+      <c r="E99" s="56"/>
+      <c r="F99" s="96"/>
       <c r="G99" s="11" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H99" s="28"/>
+        <v>124</v>
+      </c>
+      <c r="H99" s="27"/>
     </row>
     <row r="100" customFormat="false" ht="108.2" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A100" s="56" t="n">
+      <c r="A100" s="54" t="n">
         <f aca="false">A96+7</f>
         <v>46428</v>
       </c>
-      <c r="B100" s="57"/>
-[...3 lines deleted...]
-      <c r="F100" s="102"/>
+      <c r="B100" s="55"/>
+      <c r="C100" s="97"/>
+      <c r="D100" s="97"/>
+      <c r="E100" s="56"/>
+      <c r="F100" s="96"/>
       <c r="G100" s="11" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="101" customFormat="false" ht="104.3" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A101" s="61" t="n">
+      <c r="A101" s="59" t="n">
         <f aca="false">A97+7</f>
         <v>46430</v>
       </c>
-      <c r="B101" s="104"/>
-[...5 lines deleted...]
-        <v>96</v>
+      <c r="B101" s="98"/>
+      <c r="C101" s="99"/>
+      <c r="D101" s="61"/>
+      <c r="E101" s="62"/>
+      <c r="F101" s="96"/>
+      <c r="G101" s="41" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="102" customFormat="false" ht="67.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A102" s="51" t="n">
+      <c r="A102" s="49" t="n">
         <f aca="false">A98+7</f>
         <v>46433</v>
       </c>
-      <c r="B102" s="106"/>
-[...2 lines deleted...]
-      <c r="E102" s="54"/>
+      <c r="B102" s="100"/>
+      <c r="C102" s="51"/>
+      <c r="D102" s="64"/>
+      <c r="E102" s="52"/>
       <c r="F102" s="10"/>
-      <c r="G102" s="107" t="s">
-        <v>97</v>
+      <c r="G102" s="101" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="103" customFormat="false" ht="63.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A103" s="56" t="n">
+      <c r="A103" s="54" t="n">
         <f aca="false">A99+7</f>
         <v>46434</v>
       </c>
-      <c r="B103" s="57"/>
-[...2 lines deleted...]
-      <c r="E103" s="58"/>
+      <c r="B103" s="55"/>
+      <c r="C103" s="55"/>
+      <c r="D103" s="64"/>
+      <c r="E103" s="56"/>
       <c r="F103" s="10"/>
       <c r="G103" s="11" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
     </row>
     <row r="104" customFormat="false" ht="116.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A104" s="56" t="n">
+      <c r="A104" s="54" t="n">
         <f aca="false">A100+7</f>
         <v>46435</v>
       </c>
-      <c r="B104" s="57"/>
-[...2 lines deleted...]
-      <c r="E104" s="58"/>
+      <c r="B104" s="55"/>
+      <c r="C104" s="55"/>
+      <c r="D104" s="55"/>
+      <c r="E104" s="56"/>
       <c r="F104" s="10"/>
       <c r="G104" s="11" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
     </row>
     <row r="105" customFormat="false" ht="56.4" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A105" s="61" t="n">
+      <c r="A105" s="59" t="n">
         <f aca="false">A101+7</f>
         <v>46437</v>
       </c>
-      <c r="B105" s="104"/>
-[...2 lines deleted...]
-      <c r="E105" s="64"/>
+      <c r="B105" s="98"/>
+      <c r="C105" s="61"/>
+      <c r="D105" s="61"/>
+      <c r="E105" s="62"/>
       <c r="F105" s="10"/>
-      <c r="G105" s="43" t="s">
-[...4 lines deleted...]
-      <c r="A106" s="108" t="n">
+      <c r="G105" s="41" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="106" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A106" s="33" t="n">
         <f aca="false">A102+7</f>
         <v>46440</v>
       </c>
-      <c r="B106" s="72"/>
-      <c r="C106" s="109"/>
+      <c r="B106" s="28"/>
+      <c r="C106" s="91"/>
       <c r="D106" s="24"/>
-      <c r="E106" s="110"/>
-[...254 lines deleted...]
-      <c r="A107" s="71" t="n">
+      <c r="F106" s="10"/>
+      <c r="G106" s="28"/>
+    </row>
+    <row r="107" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A107" s="26" t="n">
         <f aca="false">A103+7</f>
         <v>46441</v>
       </c>
-      <c r="B107" s="72"/>
-      <c r="C107" s="73"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="11"/>
       <c r="D107" s="24"/>
-      <c r="E107" s="114"/>
-[...254 lines deleted...]
-      <c r="A108" s="71" t="n">
+      <c r="E107" s="27"/>
+      <c r="F107" s="10"/>
+      <c r="G107" s="28"/>
+    </row>
+    <row r="108" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A108" s="26" t="n">
         <f aca="false">A104+7</f>
         <v>46442</v>
       </c>
-      <c r="B108" s="115"/>
-[...257 lines deleted...]
-      <c r="A109" s="117" t="n">
+      <c r="B108" s="34"/>
+      <c r="C108" s="11"/>
+      <c r="D108" s="11"/>
+      <c r="E108" s="48"/>
+      <c r="F108" s="10"/>
+      <c r="G108" s="34"/>
+    </row>
+    <row r="109" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A109" s="29" t="n">
         <f aca="false">A105+7</f>
         <v>46444</v>
       </c>
-      <c r="B109" s="118"/>
-[...257 lines deleted...]
-      <c r="A110" s="108" t="n">
+      <c r="B109" s="102"/>
+      <c r="C109" s="31"/>
+      <c r="D109" s="31"/>
+      <c r="E109" s="32"/>
+      <c r="F109" s="10"/>
+      <c r="G109" s="102"/>
+      <c r="H109" s="103"/>
+      <c r="I109" s="103"/>
+      <c r="J109" s="103"/>
+      <c r="K109" s="103"/>
+    </row>
+    <row r="110" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A110" s="33" t="n">
         <f aca="false">A106+7</f>
         <v>46447</v>
       </c>
-      <c r="B110" s="72"/>
-      <c r="C110" s="122"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="79"/>
       <c r="D110" s="24"/>
-      <c r="E110" s="110"/>
-[...254 lines deleted...]
-      <c r="A111" s="71" t="n">
+      <c r="F110" s="10"/>
+      <c r="G110" s="28"/>
+    </row>
+    <row r="111" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A111" s="26" t="n">
         <f aca="false">A107+7</f>
         <v>46448</v>
       </c>
-      <c r="B111" s="72"/>
-      <c r="C111" s="123"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="75"/>
       <c r="D111" s="24"/>
-      <c r="E111" s="114"/>
-[...254 lines deleted...]
-      <c r="A112" s="71" t="n">
+      <c r="E111" s="27"/>
+      <c r="F111" s="10"/>
+      <c r="G111" s="28"/>
+    </row>
+    <row r="112" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A112" s="26" t="n">
         <f aca="false">A108+7</f>
         <v>46449</v>
       </c>
-      <c r="B112" s="115"/>
-[...257 lines deleted...]
-      <c r="A113" s="117" t="n">
+      <c r="B112" s="34"/>
+      <c r="C112" s="75"/>
+      <c r="D112" s="11"/>
+      <c r="E112" s="27"/>
+      <c r="F112" s="10"/>
+      <c r="G112" s="34"/>
+    </row>
+    <row r="113" customFormat="false" ht="22.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A113" s="29" t="n">
         <f aca="false">A109+7</f>
         <v>46451</v>
       </c>
-      <c r="B113" s="118"/>
-[...254 lines deleted...]
-      <c r="IW113" s="112"/>
+      <c r="B113" s="102"/>
+      <c r="C113" s="31"/>
+      <c r="D113" s="31"/>
+      <c r="E113" s="41"/>
+      <c r="F113" s="10"/>
+      <c r="G113" s="102"/>
     </row>
     <row r="114" customFormat="false" ht="64.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A114" s="34" t="n">
+      <c r="A114" s="33" t="n">
         <f aca="false">A110+7</f>
         <v>46454</v>
       </c>
       <c r="C114" s="1"/>
-      <c r="D114" s="35"/>
-      <c r="E114" s="50"/>
+      <c r="D114" s="24"/>
+      <c r="E114" s="48"/>
       <c r="F114" s="10"/>
       <c r="G114" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>131</v>
+      </c>
+      <c r="H114" s="104" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="115" customFormat="false" ht="67.9" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A115" s="26" t="n">
         <f aca="false">A111+7</f>
         <v>46455</v>
       </c>
-      <c r="B115" s="79"/>
+      <c r="B115" s="74"/>
       <c r="C115" s="11"/>
-      <c r="D115" s="35"/>
-      <c r="E115" s="95"/>
+      <c r="D115" s="24"/>
+      <c r="E115" s="89"/>
       <c r="F115" s="10"/>
-      <c r="G115" s="79" t="s">
-        <v>103</v>
+      <c r="G115" s="74" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="116" customFormat="false" ht="83.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A116" s="26" t="n">
         <f aca="false">A112+7</f>
         <v>46456</v>
       </c>
       <c r="B116" s="11"/>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
-      <c r="E116" s="28"/>
+      <c r="E116" s="27"/>
       <c r="F116" s="10"/>
       <c r="G116" s="11" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
     </row>
     <row r="117" customFormat="false" ht="31.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A117" s="30" t="n">
+      <c r="A117" s="29" t="n">
         <f aca="false">A113+7</f>
         <v>46458</v>
       </c>
-      <c r="B117" s="32"/>
-[...2 lines deleted...]
-      <c r="E117" s="33"/>
+      <c r="B117" s="31"/>
+      <c r="C117" s="105"/>
+      <c r="D117" s="31"/>
+      <c r="E117" s="32"/>
       <c r="F117" s="10"/>
-      <c r="G117" s="32" t="s">
-        <v>105</v>
+      <c r="G117" s="31" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="118" customFormat="false" ht="59.35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A118" s="34" t="n">
+      <c r="A118" s="33" t="n">
         <f aca="false">A114+7</f>
         <v>46461</v>
       </c>
-      <c r="B118" s="127"/>
-      <c r="D118" s="128"/>
+      <c r="B118" s="106"/>
+      <c r="D118" s="107"/>
       <c r="F118" s="10" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>136</v>
+      </c>
+      <c r="G118" s="106" t="s">
+        <v>137</v>
+      </c>
+      <c r="H118" s="78" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="119" customFormat="false" ht="224.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A119" s="26" t="n">
         <f aca="false">A115+7</f>
         <v>46462</v>
       </c>
-      <c r="B119" s="79"/>
+      <c r="B119" s="74"/>
       <c r="C119" s="11"/>
-      <c r="D119" s="128"/>
-      <c r="E119" s="95"/>
+      <c r="D119" s="107"/>
+      <c r="E119" s="89"/>
       <c r="F119" s="10"/>
-      <c r="G119" s="79" t="s">
-[...2 lines deleted...]
-      <c r="H119" s="35"/>
+      <c r="G119" s="74" t="s">
+        <v>139</v>
+      </c>
+      <c r="H119" s="24"/>
     </row>
     <row r="120" customFormat="false" ht="38.05" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A120" s="26" t="n">
         <f aca="false">A116+7</f>
         <v>46463</v>
       </c>
-      <c r="B120" s="42"/>
+      <c r="B120" s="37"/>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
-      <c r="E120" s="28"/>
+      <c r="E120" s="27"/>
       <c r="F120" s="10"/>
-      <c r="G120" s="42" t="s">
-        <v>110</v>
+      <c r="G120" s="37" t="s">
+        <v>140</v>
       </c>
       <c r="H120" s="11"/>
     </row>
     <row r="121" customFormat="false" ht="103.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A121" s="30" t="n">
+      <c r="A121" s="29" t="n">
         <f aca="false">A117+7</f>
         <v>46465</v>
       </c>
-      <c r="B121" s="43"/>
-[...2 lines deleted...]
-      <c r="E121" s="33"/>
+      <c r="B121" s="41"/>
+      <c r="C121" s="31"/>
+      <c r="D121" s="31"/>
+      <c r="E121" s="32"/>
       <c r="F121" s="10"/>
-      <c r="G121" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H121" s="32"/>
+      <c r="G121" s="41" t="s">
+        <v>141</v>
+      </c>
+      <c r="H121" s="31"/>
     </row>
     <row r="122" customFormat="false" ht="89.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A122" s="34" t="n">
+      <c r="A122" s="33" t="n">
         <f aca="false">A118+7</f>
         <v>46468</v>
       </c>
       <c r="B122" s="11"/>
-      <c r="C122" s="84"/>
-      <c r="D122" s="83"/>
+      <c r="C122" s="79"/>
+      <c r="D122" s="78"/>
       <c r="F122" s="10"/>
       <c r="G122" s="11" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="H122" s="35"/>
+        <v>142</v>
+      </c>
+      <c r="H122" s="24"/>
     </row>
     <row r="123" customFormat="false" ht="80.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A123" s="26" t="n">
         <f aca="false">A119+7</f>
         <v>46469</v>
       </c>
       <c r="B123" s="11"/>
       <c r="C123" s="11"/>
-      <c r="D123" s="83"/>
-      <c r="E123" s="28"/>
+      <c r="D123" s="78"/>
+      <c r="E123" s="27"/>
       <c r="F123" s="10"/>
       <c r="G123" s="11" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H123" s="35"/>
+        <v>143</v>
+      </c>
+      <c r="H123" s="24"/>
     </row>
     <row r="124" customFormat="false" ht="49.95" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A124" s="26" t="n">
         <f aca="false">A120+7</f>
         <v>46470</v>
       </c>
       <c r="B124" s="11"/>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
-      <c r="E124" s="28"/>
+      <c r="E124" s="27"/>
       <c r="F124" s="10"/>
       <c r="G124" s="11" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="H124" s="11"/>
     </row>
     <row r="125" customFormat="false" ht="56.7" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A125" s="30" t="n">
+      <c r="A125" s="29" t="n">
         <f aca="false">A121+7</f>
         <v>46472</v>
       </c>
-      <c r="B125" s="129"/>
-[...2 lines deleted...]
-      <c r="E125" s="33"/>
+      <c r="B125" s="108"/>
+      <c r="C125" s="109"/>
+      <c r="D125" s="31"/>
+      <c r="E125" s="32"/>
       <c r="F125" s="10"/>
-      <c r="G125" s="129" t="s">
-[...2 lines deleted...]
-      <c r="H125" s="32"/>
+      <c r="G125" s="108" t="s">
+        <v>145</v>
+      </c>
+      <c r="H125" s="31"/>
     </row>
     <row r="126" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A126" s="34" t="n">
+      <c r="A126" s="33" t="n">
         <f aca="false">A122+7</f>
         <v>46475</v>
       </c>
-      <c r="B126" s="75"/>
-[...1 lines deleted...]
-      <c r="D126" s="35"/>
+      <c r="B126" s="70"/>
+      <c r="C126" s="95"/>
+      <c r="D126" s="24"/>
       <c r="F126" s="10"/>
-      <c r="G126" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H126" s="131"/>
+      <c r="G126" s="37" t="s">
+        <v>146</v>
+      </c>
+      <c r="H126" s="110"/>
     </row>
     <row r="127" customFormat="false" ht="39" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A127" s="26" t="n">
         <f aca="false">A123+7</f>
         <v>46476</v>
       </c>
       <c r="B127" s="11"/>
       <c r="C127" s="11"/>
-      <c r="D127" s="35"/>
-      <c r="E127" s="28"/>
+      <c r="D127" s="24"/>
+      <c r="E127" s="27"/>
       <c r="F127" s="10"/>
       <c r="G127" s="11" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="H127" s="42"/>
+        <v>147</v>
+      </c>
+      <c r="H127" s="37"/>
     </row>
     <row r="128" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A128" s="26" t="n">
         <f aca="false">A124+7</f>
         <v>46477</v>
       </c>
-      <c r="B128" s="73"/>
-[...2 lines deleted...]
-      <c r="E128" s="114"/>
+      <c r="B128" s="11"/>
+      <c r="C128" s="11"/>
+      <c r="D128" s="11"/>
+      <c r="E128" s="27"/>
       <c r="F128" s="10"/>
-      <c r="G128" s="57"/>
-      <c r="H128" s="42"/>
+      <c r="G128" s="55"/>
+      <c r="H128" s="37"/>
     </row>
     <row r="129" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A129" s="30" t="n">
+      <c r="A129" s="29" t="n">
         <f aca="false">A125+7</f>
         <v>46479</v>
       </c>
-      <c r="B129" s="124"/>
-[...2 lines deleted...]
-      <c r="E129" s="120"/>
+      <c r="B129" s="41"/>
+      <c r="C129" s="109"/>
+      <c r="D129" s="31"/>
+      <c r="E129" s="32"/>
       <c r="F129" s="10"/>
-      <c r="G129" s="104"/>
-      <c r="H129" s="32"/>
+      <c r="G129" s="98"/>
+      <c r="H129" s="31"/>
     </row>
     <row r="130" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A130" s="92" t="s">
-[...5 lines deleted...]
-      <c r="G130" s="133"/>
+      <c r="A130" s="86" t="s">
+        <v>148</v>
+      </c>
+      <c r="B130" s="111" t="s">
+        <v>149</v>
+      </c>
+      <c r="G130" s="111"/>
     </row>
     <row r="131" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A131" s="92"/>
-[...3 lines deleted...]
-      <c r="G131" s="134"/>
+      <c r="A131" s="86"/>
+      <c r="B131" s="112" t="s">
+        <v>150</v>
+      </c>
+      <c r="G131" s="112"/>
     </row>
     <row r="132" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A132" s="135"/>
-[...1 lines deleted...]
-      <c r="G132" s="134"/>
+      <c r="A132" s="113"/>
+      <c r="B132" s="112"/>
+      <c r="G132" s="112"/>
     </row>
     <row r="133" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A133" s="92" t="s">
-[...5 lines deleted...]
-      <c r="G133" s="134"/>
+      <c r="A133" s="86" t="s">
+        <v>151</v>
+      </c>
+      <c r="B133" s="112" t="s">
+        <v>152</v>
+      </c>
+      <c r="G133" s="112"/>
     </row>
     <row r="134" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A134" s="92"/>
-[...3 lines deleted...]
-      <c r="G134" s="136"/>
+      <c r="A134" s="86"/>
+      <c r="B134" s="114" t="s">
+        <v>153</v>
+      </c>
+      <c r="G134" s="114"/>
     </row>
     <row r="135" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A135" s="92"/>
-[...3 lines deleted...]
-      <c r="G135" s="134"/>
+      <c r="A135" s="86"/>
+      <c r="B135" s="112" t="s">
+        <v>154</v>
+      </c>
+      <c r="G135" s="112"/>
     </row>
     <row r="136" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A136" s="92"/>
-[...3 lines deleted...]
-      <c r="G136" s="137"/>
+      <c r="A136" s="86"/>
+      <c r="B136" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="G136" s="115"/>
     </row>
     <row r="137" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A137" s="92"/>
-[...3 lines deleted...]
-      <c r="G137" s="134"/>
+      <c r="A137" s="86"/>
+      <c r="B137" s="115" t="s">
+        <v>156</v>
+      </c>
+      <c r="G137" s="112"/>
     </row>
     <row r="138" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B138" s="135"/>
-      <c r="G138" s="138"/>
+      <c r="B138" s="113"/>
+      <c r="G138" s="116"/>
     </row>
     <row r="139" customFormat="false" ht="47.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A139" s="92" t="s">
-[...5 lines deleted...]
-      <c r="G139" s="138"/>
+      <c r="A139" s="86" t="s">
+        <v>157</v>
+      </c>
+      <c r="B139" s="112" t="s">
+        <v>158</v>
+      </c>
+      <c r="G139" s="116"/>
     </row>
     <row r="140" customFormat="false" ht="24.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A140" s="92"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="A140" s="86"/>
+      <c r="B140" s="117" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="141" customFormat="false" ht="15.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A141" s="92"/>
-      <c r="B141" s="134"/>
+      <c r="A141" s="86"/>
+      <c r="B141" s="112"/>
     </row>
     <row r="142" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A142" s="92"/>
-      <c r="B142" s="134"/>
+      <c r="A142" s="86"/>
+      <c r="B142" s="112"/>
     </row>
     <row r="143" customFormat="false" ht="46.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A143" s="92" t="s">
-[...2 lines deleted...]
-      <c r="B143" s="134"/>
+      <c r="A143" s="86" t="s">
+        <v>160</v>
+      </c>
+      <c r="B143" s="112"/>
     </row>
     <row r="144" customFormat="false" ht="14.15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A144" s="92"/>
-      <c r="B144" s="134"/>
+      <c r="A144" s="86"/>
+      <c r="B144" s="112"/>
     </row>
     <row r="145" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A145" s="97" t="s">
-[...2 lines deleted...]
-      <c r="B145" s="134"/>
+      <c r="A145" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="B145" s="112"/>
     </row>
     <row r="146" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B146" s="134"/>
-      <c r="G146" s="84"/>
+      <c r="B146" s="112"/>
+      <c r="G146" s="79"/>
     </row>
     <row r="147" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B147" s="134"/>
-      <c r="G147" s="84"/>
+      <c r="B147" s="112"/>
+      <c r="G147" s="79"/>
     </row>
     <row r="148" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B148" s="84"/>
+      <c r="B148" s="79"/>
     </row>
     <row r="149" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B149" s="84"/>
+      <c r="B149" s="79"/>
     </row>
     <row r="150" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B150" s="84"/>
+      <c r="B150" s="79"/>
     </row>
     <row r="151" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B151" s="84"/>
+      <c r="B151" s="79"/>
     </row>
     <row r="152" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B152" s="84"/>
+      <c r="B152" s="79"/>
     </row>
     <row r="153" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B153" s="84"/>
+      <c r="B153" s="79"/>
     </row>
     <row r="154" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B154" s="84"/>
+      <c r="B154" s="79"/>
     </row>
     <row r="155" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B155" s="84"/>
+      <c r="B155" s="79"/>
     </row>
     <row r="156" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B156" s="84"/>
+      <c r="B156" s="79"/>
     </row>
     <row r="157" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B157" s="84"/>
+      <c r="B157" s="79"/>
     </row>
     <row r="158" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B158" s="84"/>
+      <c r="B158" s="79"/>
     </row>
     <row r="159" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B159" s="84"/>
+      <c r="B159" s="79"/>
     </row>
     <row r="160" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B160" s="84"/>
+      <c r="B160" s="79"/>
     </row>
     <row r="161" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B161" s="84"/>
+      <c r="B161" s="79"/>
     </row>
     <row r="162" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B162" s="84"/>
+      <c r="B162" s="79"/>
     </row>
     <row r="163" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B163" s="84"/>
+      <c r="B163" s="79"/>
     </row>
     <row r="164" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B164" s="84"/>
+      <c r="B164" s="79"/>
     </row>
     <row r="165" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B165" s="84"/>
+      <c r="B165" s="79"/>
     </row>
     <row r="166" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B166" s="84"/>
+      <c r="B166" s="79"/>
     </row>
     <row r="167" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B167" s="84"/>
+      <c r="B167" s="79"/>
     </row>
     <row r="168" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B168" s="84"/>
+      <c r="B168" s="79"/>
     </row>
     <row r="169" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B169" s="84"/>
+      <c r="B169" s="79"/>
     </row>
     <row r="170" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B170" s="84"/>
+      <c r="B170" s="79"/>
     </row>
     <row r="171" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B171" s="84"/>
+      <c r="B171" s="79"/>
     </row>
     <row r="172" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B172" s="84"/>
+      <c r="B172" s="79"/>
     </row>
     <row r="173" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B173" s="84"/>
+      <c r="B173" s="79"/>
     </row>
     <row r="174" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B174" s="84"/>
+      <c r="B174" s="79"/>
     </row>
     <row r="175" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B175" s="84"/>
+      <c r="B175" s="79"/>
     </row>
     <row r="176" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B176" s="84"/>
+      <c r="B176" s="79"/>
     </row>
     <row r="177" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B177" s="84"/>
+      <c r="B177" s="79"/>
     </row>
     <row r="178" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B178" s="84"/>
+      <c r="B178" s="79"/>
     </row>
     <row r="179" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B179" s="84"/>
+      <c r="B179" s="79"/>
     </row>
     <row r="180" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B180" s="84"/>
+      <c r="B180" s="79"/>
     </row>
     <row r="181" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B181" s="84"/>
+      <c r="B181" s="79"/>
     </row>
     <row r="182" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B182" s="84"/>
+      <c r="B182" s="79"/>
     </row>
     <row r="183" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B183" s="84"/>
+      <c r="B183" s="79"/>
     </row>
     <row r="184" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B184" s="84"/>
+      <c r="B184" s="79"/>
     </row>
     <row r="185" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B185" s="84"/>
+      <c r="B185" s="79"/>
     </row>
     <row r="186" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B186" s="84"/>
+      <c r="B186" s="79"/>
     </row>
     <row r="187" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B187" s="84"/>
+      <c r="B187" s="79"/>
     </row>
     <row r="188" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B188" s="84"/>
+      <c r="B188" s="79"/>
     </row>
     <row r="189" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B189" s="84"/>
+      <c r="B189" s="79"/>
     </row>
     <row r="190" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B190" s="84"/>
+      <c r="B190" s="79"/>
     </row>
     <row r="191" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B191" s="84"/>
+      <c r="B191" s="79"/>
     </row>
     <row r="192" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B192" s="84"/>
+      <c r="B192" s="79"/>
     </row>
     <row r="193" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B193" s="84"/>
+      <c r="B193" s="79"/>
     </row>
     <row r="194" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B194" s="84"/>
+      <c r="B194" s="79"/>
     </row>
     <row r="195" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B195" s="84"/>
+      <c r="B195" s="79"/>
     </row>
     <row r="196" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B196" s="84"/>
+      <c r="B196" s="79"/>
     </row>
     <row r="197" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B197" s="84"/>
+      <c r="B197" s="79"/>
     </row>
     <row r="198" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B198" s="84"/>
+      <c r="B198" s="79"/>
     </row>
     <row r="199" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B199" s="84"/>
+      <c r="B199" s="79"/>
     </row>
     <row r="200" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B200" s="84"/>
+      <c r="B200" s="79"/>
     </row>
     <row r="201" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B201" s="84"/>
+      <c r="B201" s="79"/>
     </row>
     <row r="202" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B202" s="84"/>
+      <c r="B202" s="79"/>
     </row>
     <row r="203" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B203" s="84"/>
+      <c r="B203" s="79"/>
     </row>
     <row r="204" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B204" s="84"/>
+      <c r="B204" s="79"/>
     </row>
     <row r="205" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B205" s="84"/>
+      <c r="B205" s="79"/>
     </row>
     <row r="206" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B206" s="84"/>
+      <c r="B206" s="79"/>
     </row>
     <row r="207" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B207" s="84"/>
+      <c r="B207" s="79"/>
     </row>
     <row r="208" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B208" s="84"/>
+      <c r="B208" s="79"/>
     </row>
     <row r="209" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B209" s="84"/>
+      <c r="B209" s="79"/>
     </row>
     <row r="210" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B210" s="84"/>
+      <c r="B210" s="79"/>
     </row>
     <row r="211" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B211" s="84"/>
+      <c r="B211" s="79"/>
     </row>
     <row r="212" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B212" s="84"/>
+      <c r="B212" s="79"/>
     </row>
     <row r="213" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B213" s="84"/>
+      <c r="B213" s="79"/>
     </row>
     <row r="214" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B214" s="84"/>
+      <c r="B214" s="79"/>
     </row>
     <row r="215" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B215" s="84"/>
+      <c r="B215" s="79"/>
     </row>
     <row r="216" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B216" s="84"/>
+      <c r="B216" s="79"/>
     </row>
     <row r="217" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B217" s="84"/>
+      <c r="B217" s="79"/>
     </row>
     <row r="218" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B218" s="84"/>
+      <c r="B218" s="79"/>
     </row>
     <row r="219" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B219" s="84"/>
+      <c r="B219" s="79"/>
     </row>
     <row r="220" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B220" s="84"/>
+      <c r="B220" s="79"/>
     </row>
     <row r="221" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B221" s="84"/>
+      <c r="B221" s="79"/>
     </row>
     <row r="222" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B222" s="84"/>
+      <c r="B222" s="79"/>
     </row>
     <row r="223" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B223" s="84"/>
+      <c r="B223" s="79"/>
     </row>
     <row r="224" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B224" s="84"/>
+      <c r="B224" s="79"/>
     </row>
     <row r="225" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B225" s="84"/>
+      <c r="B225" s="79"/>
     </row>
     <row r="226" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B226" s="84"/>
+      <c r="B226" s="79"/>
     </row>
     <row r="227" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B227" s="84"/>
+      <c r="B227" s="79"/>
     </row>
     <row r="228" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B228" s="84"/>
+      <c r="B228" s="79"/>
     </row>
     <row r="229" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B229" s="84"/>
+      <c r="B229" s="79"/>
     </row>
     <row r="230" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B230" s="84"/>
+      <c r="B230" s="79"/>
     </row>
     <row r="231" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B231" s="84"/>
+      <c r="B231" s="79"/>
     </row>
     <row r="232" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B232" s="84"/>
+      <c r="B232" s="79"/>
     </row>
     <row r="233" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B233" s="84"/>
+      <c r="B233" s="79"/>
     </row>
     <row r="234" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B234" s="84"/>
+      <c r="B234" s="79"/>
     </row>
     <row r="235" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B235" s="84"/>
+      <c r="B235" s="79"/>
     </row>
     <row r="236" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B236" s="84"/>
+      <c r="B236" s="79"/>
     </row>
     <row r="237" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B237" s="84"/>
+      <c r="B237" s="79"/>
     </row>
     <row r="238" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B238" s="84"/>
+      <c r="B238" s="79"/>
     </row>
     <row r="239" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B239" s="84"/>
+      <c r="B239" s="79"/>
     </row>
     <row r="240" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B240" s="84"/>
+      <c r="B240" s="79"/>
     </row>
     <row r="241" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B241" s="84"/>
+      <c r="B241" s="79"/>
     </row>
     <row r="242" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B242" s="84"/>
+      <c r="B242" s="79"/>
     </row>
     <row r="243" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B243" s="84"/>
+      <c r="B243" s="79"/>
     </row>
     <row r="244" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B244" s="84"/>
+      <c r="B244" s="79"/>
     </row>
     <row r="245" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B245" s="84"/>
+      <c r="B245" s="79"/>
     </row>
     <row r="246" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B246" s="84"/>
+      <c r="B246" s="79"/>
     </row>
     <row r="247" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B247" s="84"/>
+      <c r="B247" s="79"/>
     </row>
     <row r="248" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B248" s="84"/>
+      <c r="B248" s="79"/>
     </row>
     <row r="249" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B249" s="84"/>
+      <c r="B249" s="79"/>
     </row>
     <row r="250" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B250" s="84"/>
+      <c r="B250" s="79"/>
     </row>
     <row r="251" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B251" s="84"/>
+      <c r="B251" s="79"/>
     </row>
     <row r="252" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B252" s="84"/>
+      <c r="B252" s="79"/>
     </row>
     <row r="253" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B253" s="84"/>
+      <c r="B253" s="79"/>
     </row>
     <row r="254" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B254" s="84"/>
+      <c r="B254" s="79"/>
     </row>
     <row r="255" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B255" s="84"/>
+      <c r="B255" s="79"/>
     </row>
     <row r="256" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B256" s="84"/>
+      <c r="B256" s="79"/>
     </row>
     <row r="257" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B257" s="84"/>
+      <c r="B257" s="79"/>
     </row>
     <row r="258" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B258" s="84"/>
+      <c r="B258" s="79"/>
     </row>
     <row r="259" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B259" s="84"/>
+      <c r="B259" s="79"/>
     </row>
     <row r="260" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B260" s="84"/>
+      <c r="B260" s="79"/>
     </row>
     <row r="261" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B261" s="84"/>
+      <c r="B261" s="79"/>
     </row>
     <row r="262" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B262" s="84"/>
+      <c r="B262" s="79"/>
     </row>
     <row r="263" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B263" s="84"/>
+      <c r="B263" s="79"/>
     </row>
     <row r="264" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B264" s="84"/>
+      <c r="B264" s="79"/>
     </row>
     <row r="265" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B265" s="84"/>
+      <c r="B265" s="79"/>
     </row>
     <row r="266" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B266" s="84"/>
+      <c r="B266" s="79"/>
     </row>
     <row r="267" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B267" s="84"/>
+      <c r="B267" s="79"/>
     </row>
     <row r="268" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B268" s="84"/>
+      <c r="B268" s="79"/>
     </row>
     <row r="269" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B269" s="84"/>
+      <c r="B269" s="79"/>
     </row>
     <row r="270" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B270" s="84"/>
+      <c r="B270" s="79"/>
     </row>
     <row r="271" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B271" s="84"/>
+      <c r="B271" s="79"/>
     </row>
     <row r="272" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B272" s="84"/>
+      <c r="B272" s="79"/>
     </row>
     <row r="273" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B273" s="84"/>
+      <c r="B273" s="79"/>
     </row>
     <row r="274" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B274" s="84"/>
+      <c r="B274" s="79"/>
     </row>
     <row r="275" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B275" s="84"/>
+      <c r="B275" s="79"/>
     </row>
     <row r="276" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B276" s="84"/>
+      <c r="B276" s="79"/>
     </row>
     <row r="277" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B277" s="84"/>
+      <c r="B277" s="79"/>
     </row>
     <row r="278" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B278" s="84"/>
+      <c r="B278" s="79"/>
     </row>
     <row r="279" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B279" s="84"/>
+      <c r="B279" s="79"/>
     </row>
     <row r="280" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B280" s="84"/>
+      <c r="B280" s="79"/>
     </row>
     <row r="281" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B281" s="84"/>
+      <c r="B281" s="79"/>
     </row>
     <row r="282" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B282" s="84"/>
+      <c r="B282" s="79"/>
     </row>
     <row r="283" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B283" s="84"/>
+      <c r="B283" s="79"/>
     </row>
     <row r="284" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B284" s="84"/>
+      <c r="B284" s="79"/>
     </row>
     <row r="285" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B285" s="84"/>
+      <c r="B285" s="79"/>
     </row>
     <row r="286" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B286" s="84"/>
+      <c r="B286" s="79"/>
     </row>
     <row r="287" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B287" s="84"/>
+      <c r="B287" s="79"/>
     </row>
     <row r="288" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B288" s="84"/>
+      <c r="B288" s="79"/>
     </row>
     <row r="289" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B289" s="84"/>
+      <c r="B289" s="79"/>
     </row>
     <row r="290" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B290" s="84"/>
+      <c r="B290" s="79"/>
     </row>
     <row r="291" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B291" s="84"/>
+      <c r="B291" s="79"/>
     </row>
     <row r="292" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B292" s="84"/>
+      <c r="B292" s="79"/>
     </row>
     <row r="293" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B293" s="84"/>
+      <c r="B293" s="79"/>
     </row>
     <row r="294" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B294" s="84"/>
+      <c r="B294" s="79"/>
     </row>
     <row r="295" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B295" s="84"/>
+      <c r="B295" s="79"/>
     </row>
     <row r="296" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B296" s="84"/>
+      <c r="B296" s="79"/>
     </row>
     <row r="297" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B297" s="84"/>
+      <c r="B297" s="79"/>
     </row>
     <row r="298" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B298" s="84"/>
+      <c r="B298" s="79"/>
     </row>
     <row r="299" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B299" s="84"/>
+      <c r="B299" s="79"/>
     </row>
     <row r="300" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B300" s="84"/>
+      <c r="B300" s="79"/>
     </row>
     <row r="301" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B301" s="84"/>
+      <c r="B301" s="79"/>
     </row>
     <row r="302" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B302" s="84"/>
+      <c r="B302" s="79"/>
     </row>
     <row r="303" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B303" s="84"/>
+      <c r="B303" s="79"/>
     </row>
     <row r="304" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B304" s="84"/>
+      <c r="B304" s="79"/>
     </row>
     <row r="305" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B305" s="84"/>
+      <c r="B305" s="79"/>
     </row>
     <row r="306" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B306" s="84"/>
+      <c r="B306" s="79"/>
     </row>
     <row r="307" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B307" s="84"/>
+      <c r="B307" s="79"/>
     </row>
     <row r="308" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B308" s="84"/>
+      <c r="B308" s="79"/>
     </row>
     <row r="309" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B309" s="84"/>
+      <c r="B309" s="79"/>
     </row>
     <row r="310" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B310" s="84"/>
+      <c r="B310" s="79"/>
     </row>
     <row r="311" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B311" s="84"/>
+      <c r="B311" s="79"/>
     </row>
     <row r="312" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B312" s="84"/>
+      <c r="B312" s="79"/>
     </row>
     <row r="313" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B313" s="84"/>
+      <c r="B313" s="79"/>
     </row>
     <row r="314" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B314" s="84"/>
+      <c r="B314" s="79"/>
     </row>
     <row r="315" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B315" s="84"/>
+      <c r="B315" s="79"/>
     </row>
     <row r="316" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B316" s="84"/>
+      <c r="B316" s="79"/>
     </row>
     <row r="317" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B317" s="84"/>
+      <c r="B317" s="79"/>
     </row>
     <row r="318" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B318" s="84"/>
+      <c r="B318" s="79"/>
     </row>
     <row r="319" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B319" s="84"/>
+      <c r="B319" s="79"/>
     </row>
     <row r="320" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B320" s="84"/>
+      <c r="B320" s="79"/>
     </row>
     <row r="321" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B321" s="84"/>
+      <c r="B321" s="79"/>
     </row>
     <row r="322" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B322" s="84"/>
+      <c r="B322" s="79"/>
     </row>
     <row r="323" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B323" s="84"/>
+      <c r="B323" s="79"/>
     </row>
     <row r="324" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B324" s="84"/>
+      <c r="B324" s="79"/>
     </row>
     <row r="325" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B325" s="84"/>
+      <c r="B325" s="79"/>
     </row>
     <row r="326" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B326" s="84"/>
+      <c r="B326" s="79"/>
     </row>
     <row r="327" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B327" s="84"/>
+      <c r="B327" s="79"/>
     </row>
     <row r="328" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B328" s="84"/>
+      <c r="B328" s="79"/>
     </row>
     <row r="329" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B329" s="84"/>
+      <c r="B329" s="79"/>
     </row>
     <row r="330" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B330" s="84"/>
+      <c r="B330" s="79"/>
     </row>
     <row r="331" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B331" s="84"/>
+      <c r="B331" s="79"/>
     </row>
     <row r="332" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B332" s="84"/>
+      <c r="B332" s="79"/>
     </row>
     <row r="333" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B333" s="84"/>
+      <c r="B333" s="79"/>
     </row>
     <row r="334" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B334" s="84"/>
+      <c r="B334" s="79"/>
     </row>
     <row r="335" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B335" s="84"/>
+      <c r="B335" s="79"/>
     </row>
     <row r="336" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B336" s="84"/>
+      <c r="B336" s="79"/>
     </row>
     <row r="337" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B337" s="84"/>
+      <c r="B337" s="79"/>
     </row>
     <row r="338" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B338" s="84"/>
+      <c r="B338" s="79"/>
     </row>
     <row r="339" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B339" s="84"/>
+      <c r="B339" s="79"/>
     </row>
     <row r="340" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B340" s="84"/>
+      <c r="B340" s="79"/>
     </row>
     <row r="341" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B341" s="84"/>
+      <c r="B341" s="79"/>
     </row>
     <row r="342" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B342" s="84"/>
+      <c r="B342" s="79"/>
     </row>
     <row r="343" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B343" s="84"/>
+      <c r="B343" s="79"/>
     </row>
     <row r="344" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B344" s="84"/>
+      <c r="B344" s="79"/>
     </row>
     <row r="345" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B345" s="84"/>
+      <c r="B345" s="79"/>
     </row>
     <row r="346" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B346" s="84"/>
+      <c r="B346" s="79"/>
     </row>
     <row r="347" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B347" s="84"/>
+      <c r="B347" s="79"/>
     </row>
     <row r="348" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B348" s="84"/>
+      <c r="B348" s="79"/>
     </row>
     <row r="349" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B349" s="84"/>
+      <c r="B349" s="79"/>
     </row>
     <row r="350" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B350" s="84"/>
+      <c r="B350" s="79"/>
     </row>
     <row r="351" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B351" s="84"/>
+      <c r="B351" s="79"/>
     </row>
     <row r="352" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B352" s="84"/>
+      <c r="B352" s="79"/>
     </row>
     <row r="353" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B353" s="84"/>
+      <c r="B353" s="79"/>
     </row>
     <row r="354" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B354" s="84"/>
+      <c r="B354" s="79"/>
     </row>
     <row r="355" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B355" s="84"/>
+      <c r="B355" s="79"/>
     </row>
     <row r="356" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B356" s="84"/>
+      <c r="B356" s="79"/>
     </row>
     <row r="357" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B357" s="84"/>
+      <c r="B357" s="79"/>
     </row>
     <row r="358" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B358" s="84"/>
+      <c r="B358" s="79"/>
     </row>
     <row r="359" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B359" s="84"/>
+      <c r="B359" s="79"/>
     </row>
     <row r="360" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B360" s="84"/>
+      <c r="B360" s="79"/>
     </row>
     <row r="361" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B361" s="84"/>
+      <c r="B361" s="79"/>
     </row>
     <row r="362" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B362" s="84"/>
+      <c r="B362" s="79"/>
     </row>
     <row r="363" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B363" s="84"/>
+      <c r="B363" s="79"/>
     </row>
     <row r="364" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B364" s="84"/>
+      <c r="B364" s="79"/>
     </row>
     <row r="365" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B365" s="84"/>
+      <c r="B365" s="79"/>
     </row>
     <row r="366" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B366" s="84"/>
+      <c r="B366" s="79"/>
     </row>
     <row r="367" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B367" s="84"/>
+      <c r="B367" s="79"/>
     </row>
     <row r="368" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B368" s="84"/>
+      <c r="B368" s="79"/>
     </row>
     <row r="369" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B369" s="84"/>
+      <c r="B369" s="79"/>
     </row>
     <row r="370" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B370" s="84"/>
+      <c r="B370" s="79"/>
     </row>
     <row r="371" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B371" s="84"/>
+      <c r="B371" s="79"/>
     </row>
     <row r="372" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B372" s="84"/>
+      <c r="B372" s="79"/>
     </row>
     <row r="373" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B373" s="84"/>
+      <c r="B373" s="79"/>
     </row>
     <row r="374" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B374" s="84"/>
+      <c r="B374" s="79"/>
     </row>
     <row r="375" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B375" s="84"/>
+      <c r="B375" s="79"/>
     </row>
     <row r="376" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B376" s="84"/>
+      <c r="B376" s="79"/>
     </row>
     <row r="377" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B377" s="84"/>
+      <c r="B377" s="79"/>
     </row>
     <row r="378" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B378" s="84"/>
+      <c r="B378" s="79"/>
     </row>
     <row r="379" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B379" s="84"/>
+      <c r="B379" s="79"/>
     </row>
     <row r="380" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B380" s="84"/>
+      <c r="B380" s="79"/>
     </row>
     <row r="381" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B381" s="84"/>
+      <c r="B381" s="79"/>
     </row>
     <row r="382" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B382" s="84"/>
+      <c r="B382" s="79"/>
     </row>
     <row r="383" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B383" s="84"/>
+      <c r="B383" s="79"/>
     </row>
     <row r="384" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B384" s="84"/>
+      <c r="B384" s="79"/>
     </row>
     <row r="385" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B385" s="84"/>
+      <c r="B385" s="79"/>
     </row>
     <row r="386" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B386" s="84"/>
+      <c r="B386" s="79"/>
     </row>
     <row r="387" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B387" s="84"/>
+      <c r="B387" s="79"/>
     </row>
     <row r="388" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B388" s="84"/>
+      <c r="B388" s="79"/>
     </row>
     <row r="389" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B389" s="84"/>
+      <c r="B389" s="79"/>
     </row>
     <row r="390" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B390" s="84"/>
+      <c r="B390" s="79"/>
     </row>
     <row r="391" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B391" s="84"/>
+      <c r="B391" s="79"/>
     </row>
     <row r="392" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B392" s="84"/>
+      <c r="B392" s="79"/>
     </row>
     <row r="393" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B393" s="84"/>
+      <c r="B393" s="79"/>
     </row>
     <row r="394" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B394" s="84"/>
+      <c r="B394" s="79"/>
     </row>
     <row r="395" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B395" s="84"/>
+      <c r="B395" s="79"/>
     </row>
     <row r="396" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B396" s="84"/>
+      <c r="B396" s="79"/>
     </row>
     <row r="397" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B397" s="84"/>
+      <c r="B397" s="79"/>
     </row>
     <row r="398" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B398" s="84"/>
+      <c r="B398" s="79"/>
     </row>
     <row r="399" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B399" s="84"/>
+      <c r="B399" s="79"/>
     </row>
     <row r="400" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B400" s="84"/>
+      <c r="B400" s="79"/>
     </row>
     <row r="401" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B401" s="84"/>
+      <c r="B401" s="79"/>
     </row>
     <row r="402" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B402" s="84"/>
+      <c r="B402" s="79"/>
     </row>
     <row r="403" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B403" s="84"/>
+      <c r="B403" s="79"/>
     </row>
     <row r="404" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B404" s="84"/>
+      <c r="B404" s="79"/>
     </row>
     <row r="405" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B405" s="84"/>
+      <c r="B405" s="79"/>
     </row>
     <row r="406" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B406" s="84"/>
+      <c r="B406" s="79"/>
     </row>
     <row r="407" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B407" s="84"/>
+      <c r="B407" s="79"/>
     </row>
     <row r="408" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B408" s="84"/>
+      <c r="B408" s="79"/>
     </row>
     <row r="409" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B409" s="84"/>
+      <c r="B409" s="79"/>
     </row>
     <row r="410" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B410" s="84"/>
+      <c r="B410" s="79"/>
     </row>
     <row r="411" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B411" s="84"/>
+      <c r="B411" s="79"/>
     </row>
     <row r="412" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B412" s="84"/>
+      <c r="B412" s="79"/>
     </row>
     <row r="413" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B413" s="84"/>
+      <c r="B413" s="79"/>
     </row>
     <row r="414" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B414" s="84"/>
+      <c r="B414" s="79"/>
     </row>
     <row r="415" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B415" s="84"/>
+      <c r="B415" s="79"/>
     </row>
     <row r="416" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B416" s="84"/>
+      <c r="B416" s="79"/>
     </row>
     <row r="417" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B417" s="84"/>
+      <c r="B417" s="79"/>
     </row>
     <row r="418" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B418" s="84"/>
+      <c r="B418" s="79"/>
     </row>
     <row r="419" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B419" s="84"/>
+      <c r="B419" s="79"/>
     </row>
     <row r="420" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B420" s="84"/>
+      <c r="B420" s="79"/>
     </row>
     <row r="421" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B421" s="84"/>
+      <c r="B421" s="79"/>
     </row>
     <row r="422" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B422" s="84"/>
+      <c r="B422" s="79"/>
     </row>
     <row r="423" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B423" s="84"/>
+      <c r="B423" s="79"/>
     </row>
     <row r="424" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B424" s="84"/>
+      <c r="B424" s="79"/>
     </row>
     <row r="425" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B425" s="84"/>
+      <c r="B425" s="79"/>
     </row>
     <row r="426" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B426" s="84"/>
+      <c r="B426" s="79"/>
     </row>
     <row r="427" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B427" s="84"/>
+      <c r="B427" s="79"/>
     </row>
     <row r="428" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B428" s="84"/>
+      <c r="B428" s="79"/>
     </row>
     <row r="429" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B429" s="84"/>
+      <c r="B429" s="79"/>
     </row>
     <row r="430" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B430" s="84"/>
+      <c r="B430" s="79"/>
     </row>
     <row r="431" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B431" s="84"/>
+      <c r="B431" s="79"/>
     </row>
     <row r="432" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B432" s="84"/>
+      <c r="B432" s="79"/>
     </row>
     <row r="433" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B433" s="84"/>
+      <c r="B433" s="79"/>
     </row>
     <row r="434" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B434" s="84"/>
+      <c r="B434" s="79"/>
     </row>
     <row r="435" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B435" s="84"/>
+      <c r="B435" s="79"/>
     </row>
     <row r="436" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B436" s="84"/>
+      <c r="B436" s="79"/>
     </row>
     <row r="437" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B437" s="84"/>
+      <c r="B437" s="79"/>
     </row>
     <row r="438" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B438" s="84"/>
+      <c r="B438" s="79"/>
     </row>
     <row r="439" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B439" s="84"/>
+      <c r="B439" s="79"/>
     </row>
     <row r="440" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B440" s="84"/>
+      <c r="B440" s="79"/>
     </row>
     <row r="441" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B441" s="84"/>
+      <c r="B441" s="79"/>
     </row>
     <row r="442" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B442" s="84"/>
+      <c r="B442" s="79"/>
     </row>
     <row r="443" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B443" s="84"/>
+      <c r="B443" s="79"/>
     </row>
     <row r="444" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B444" s="84"/>
+      <c r="B444" s="79"/>
     </row>
     <row r="445" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B445" s="84"/>
+      <c r="B445" s="79"/>
     </row>
     <row r="446" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B446" s="84"/>
+      <c r="B446" s="79"/>
     </row>
     <row r="447" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B447" s="84"/>
+      <c r="B447" s="79"/>
     </row>
     <row r="448" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B448" s="84"/>
+      <c r="B448" s="79"/>
     </row>
     <row r="449" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B449" s="84"/>
+      <c r="B449" s="79"/>
     </row>
     <row r="450" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B450" s="84"/>
+      <c r="B450" s="79"/>
     </row>
     <row r="451" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B451" s="84"/>
+      <c r="B451" s="79"/>
     </row>
     <row r="452" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B452" s="84"/>
+      <c r="B452" s="79"/>
     </row>
     <row r="453" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B453" s="84"/>
+      <c r="B453" s="79"/>
     </row>
     <row r="454" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B454" s="84"/>
+      <c r="B454" s="79"/>
     </row>
     <row r="455" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B455" s="84"/>
+      <c r="B455" s="79"/>
     </row>
     <row r="456" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B456" s="84"/>
+      <c r="B456" s="79"/>
     </row>
     <row r="457" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B457" s="84"/>
+      <c r="B457" s="79"/>
     </row>
     <row r="458" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B458" s="84"/>
+      <c r="B458" s="79"/>
     </row>
     <row r="459" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B459" s="84"/>
+      <c r="B459" s="79"/>
     </row>
     <row r="460" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B460" s="84"/>
+      <c r="B460" s="79"/>
     </row>
     <row r="461" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B461" s="84"/>
+      <c r="B461" s="79"/>
     </row>
     <row r="462" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B462" s="84"/>
+      <c r="B462" s="79"/>
     </row>
     <row r="463" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B463" s="84"/>
+      <c r="B463" s="79"/>
     </row>
     <row r="464" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B464" s="84"/>
+      <c r="B464" s="79"/>
     </row>
     <row r="465" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B465" s="84"/>
+      <c r="B465" s="79"/>
     </row>
     <row r="466" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B466" s="84"/>
+      <c r="B466" s="79"/>
     </row>
     <row r="467" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B467" s="84"/>
+      <c r="B467" s="79"/>
     </row>
     <row r="468" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B468" s="84"/>
+      <c r="B468" s="79"/>
     </row>
     <row r="469" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B469" s="84"/>
+      <c r="B469" s="79"/>
     </row>
     <row r="470" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B470" s="84"/>
+      <c r="B470" s="79"/>
     </row>
     <row r="471" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B471" s="84"/>
+      <c r="B471" s="79"/>
     </row>
     <row r="472" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B472" s="84"/>
+      <c r="B472" s="79"/>
     </row>
     <row r="473" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B473" s="84"/>
+      <c r="B473" s="79"/>
     </row>
     <row r="474" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B474" s="84"/>
+      <c r="B474" s="79"/>
     </row>
     <row r="475" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B475" s="84"/>
+      <c r="B475" s="79"/>
     </row>
     <row r="476" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B476" s="84"/>
+      <c r="B476" s="79"/>
     </row>
     <row r="477" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B477" s="84"/>
+      <c r="B477" s="79"/>
     </row>
     <row r="478" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B478" s="84"/>
+      <c r="B478" s="79"/>
     </row>
     <row r="479" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B479" s="84"/>
+      <c r="B479" s="79"/>
     </row>
     <row r="480" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B480" s="84"/>
+      <c r="B480" s="79"/>
     </row>
     <row r="481" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B481" s="84"/>
+      <c r="B481" s="79"/>
     </row>
     <row r="482" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B482" s="84"/>
+      <c r="B482" s="79"/>
     </row>
     <row r="483" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B483" s="84"/>
+      <c r="B483" s="79"/>
     </row>
     <row r="484" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B484" s="84"/>
+      <c r="B484" s="79"/>
     </row>
     <row r="485" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B485" s="84"/>
+      <c r="B485" s="79"/>
     </row>
     <row r="486" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B486" s="84"/>
+      <c r="B486" s="79"/>
     </row>
     <row r="487" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B487" s="84"/>
+      <c r="B487" s="79"/>
     </row>
     <row r="488" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B488" s="84"/>
+      <c r="B488" s="79"/>
     </row>
     <row r="489" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B489" s="84"/>
+      <c r="B489" s="79"/>
     </row>
     <row r="490" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B490" s="84"/>
+      <c r="B490" s="79"/>
     </row>
     <row r="491" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B491" s="84"/>
+      <c r="B491" s="79"/>
     </row>
     <row r="492" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B492" s="84"/>
+      <c r="B492" s="79"/>
     </row>
     <row r="493" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B493" s="84"/>
+      <c r="B493" s="79"/>
     </row>
     <row r="494" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B494" s="84"/>
+      <c r="B494" s="79"/>
     </row>
     <row r="495" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B495" s="84"/>
+      <c r="B495" s="79"/>
     </row>
     <row r="496" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B496" s="84"/>
+      <c r="B496" s="79"/>
     </row>
     <row r="497" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B497" s="84"/>
+      <c r="B497" s="79"/>
     </row>
     <row r="498" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B498" s="84"/>
+      <c r="B498" s="79"/>
     </row>
     <row r="499" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B499" s="84"/>
+      <c r="B499" s="79"/>
     </row>
     <row r="500" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B500" s="84"/>
+      <c r="B500" s="79"/>
     </row>
     <row r="501" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B501" s="84"/>
+      <c r="B501" s="79"/>
     </row>
     <row r="502" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B502" s="84"/>
+      <c r="B502" s="79"/>
     </row>
     <row r="503" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B503" s="84"/>
+      <c r="B503" s="79"/>
     </row>
     <row r="504" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B504" s="84"/>
+      <c r="B504" s="79"/>
     </row>
     <row r="505" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B505" s="84"/>
+      <c r="B505" s="79"/>
     </row>
     <row r="506" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B506" s="84"/>
+      <c r="B506" s="79"/>
     </row>
     <row r="507" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B507" s="84"/>
+      <c r="B507" s="79"/>
     </row>
     <row r="508" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B508" s="84"/>
+      <c r="B508" s="79"/>
     </row>
     <row r="509" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B509" s="84"/>
+      <c r="B509" s="79"/>
     </row>
     <row r="510" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B510" s="84"/>
+      <c r="B510" s="79"/>
     </row>
     <row r="511" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B511" s="84"/>
+      <c r="B511" s="79"/>
     </row>
     <row r="512" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B512" s="84"/>
+      <c r="B512" s="79"/>
     </row>
     <row r="513" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B513" s="84"/>
+      <c r="B513" s="79"/>
     </row>
     <row r="514" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B514" s="84"/>
+      <c r="B514" s="79"/>
     </row>
     <row r="515" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B515" s="84"/>
+      <c r="B515" s="79"/>
     </row>
     <row r="516" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B516" s="84"/>
+      <c r="B516" s="79"/>
     </row>
     <row r="517" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B517" s="84"/>
+      <c r="B517" s="79"/>
     </row>
     <row r="518" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B518" s="84"/>
+      <c r="B518" s="79"/>
     </row>
     <row r="519" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B519" s="84"/>
+      <c r="B519" s="79"/>
     </row>
     <row r="520" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B520" s="84"/>
+      <c r="B520" s="79"/>
     </row>
     <row r="521" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B521" s="84"/>
+      <c r="B521" s="79"/>
     </row>
     <row r="522" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B522" s="84"/>
+      <c r="B522" s="79"/>
     </row>
     <row r="523" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B523" s="84"/>
+      <c r="B523" s="79"/>
     </row>
     <row r="524" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B524" s="84"/>
+      <c r="B524" s="79"/>
     </row>
     <row r="525" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B525" s="84"/>
+      <c r="B525" s="79"/>
     </row>
     <row r="526" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B526" s="84"/>
+      <c r="B526" s="79"/>
     </row>
     <row r="527" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B527" s="84"/>
+      <c r="B527" s="79"/>
     </row>
     <row r="528" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B528" s="84"/>
+      <c r="B528" s="79"/>
     </row>
     <row r="529" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B529" s="84"/>
+      <c r="B529" s="79"/>
     </row>
     <row r="530" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B530" s="84"/>
+      <c r="B530" s="79"/>
     </row>
     <row r="531" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B531" s="84"/>
+      <c r="B531" s="79"/>
     </row>
     <row r="532" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B532" s="84"/>
+      <c r="B532" s="79"/>
     </row>
     <row r="533" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B533" s="84"/>
+      <c r="B533" s="79"/>
     </row>
     <row r="534" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B534" s="84"/>
+      <c r="B534" s="79"/>
     </row>
     <row r="535" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B535" s="84"/>
+      <c r="B535" s="79"/>
     </row>
     <row r="536" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B536" s="84"/>
+      <c r="B536" s="79"/>
     </row>
     <row r="537" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B537" s="84"/>
+      <c r="B537" s="79"/>
     </row>
     <row r="538" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B538" s="84"/>
+      <c r="B538" s="79"/>
     </row>
     <row r="539" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B539" s="84"/>
+      <c r="B539" s="79"/>
     </row>
     <row r="540" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B540" s="84"/>
+      <c r="B540" s="79"/>
     </row>
     <row r="541" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B541" s="84"/>
+      <c r="B541" s="79"/>
     </row>
     <row r="542" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B542" s="84"/>
+      <c r="B542" s="79"/>
     </row>
     <row r="543" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B543" s="84"/>
+      <c r="B543" s="79"/>
     </row>
     <row r="544" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B544" s="84"/>
+      <c r="B544" s="79"/>
     </row>
     <row r="545" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B545" s="84"/>
+      <c r="B545" s="79"/>
     </row>
     <row r="546" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B546" s="84"/>
+      <c r="B546" s="79"/>
     </row>
     <row r="547" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B547" s="84"/>
+      <c r="B547" s="79"/>
     </row>
     <row r="548" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B548" s="84"/>
+      <c r="B548" s="79"/>
     </row>
     <row r="549" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B549" s="84"/>
+      <c r="B549" s="79"/>
     </row>
     <row r="550" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B550" s="84"/>
+      <c r="B550" s="79"/>
     </row>
     <row r="551" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B551" s="84"/>
+      <c r="B551" s="79"/>
     </row>
     <row r="552" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B552" s="84"/>
+      <c r="B552" s="79"/>
     </row>
     <row r="553" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B553" s="84"/>
+      <c r="B553" s="79"/>
     </row>
     <row r="554" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B554" s="84"/>
+      <c r="B554" s="79"/>
     </row>
     <row r="555" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B555" s="84"/>
+      <c r="B555" s="79"/>
     </row>
     <row r="556" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B556" s="84"/>
+      <c r="B556" s="79"/>
     </row>
     <row r="557" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B557" s="84"/>
+      <c r="B557" s="79"/>
     </row>
     <row r="558" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B558" s="84"/>
+      <c r="B558" s="79"/>
     </row>
     <row r="559" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B559" s="84"/>
+      <c r="B559" s="79"/>
     </row>
     <row r="560" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B560" s="84"/>
+      <c r="B560" s="79"/>
     </row>
     <row r="561" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B561" s="84"/>
+      <c r="B561" s="79"/>
     </row>
     <row r="562" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B562" s="84"/>
+      <c r="B562" s="79"/>
     </row>
     <row r="563" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B563" s="84"/>
+      <c r="B563" s="79"/>
     </row>
     <row r="564" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B564" s="84"/>
+      <c r="B564" s="79"/>
     </row>
     <row r="565" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B565" s="84"/>
+      <c r="B565" s="79"/>
     </row>
     <row r="566" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B566" s="84"/>
+      <c r="B566" s="79"/>
     </row>
     <row r="567" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B567" s="84"/>
+      <c r="B567" s="79"/>
     </row>
     <row r="568" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B568" s="84"/>
+      <c r="B568" s="79"/>
     </row>
     <row r="569" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B569" s="84"/>
+      <c r="B569" s="79"/>
     </row>
     <row r="570" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B570" s="84"/>
+      <c r="B570" s="79"/>
     </row>
     <row r="571" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B571" s="84"/>
+      <c r="B571" s="79"/>
     </row>
     <row r="572" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B572" s="84"/>
+      <c r="B572" s="79"/>
     </row>
     <row r="573" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B573" s="84"/>
+      <c r="B573" s="79"/>
     </row>
     <row r="574" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B574" s="84"/>
+      <c r="B574" s="79"/>
     </row>
     <row r="575" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B575" s="84"/>
+      <c r="B575" s="79"/>
     </row>
     <row r="576" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B576" s="84"/>
+      <c r="B576" s="79"/>
     </row>
     <row r="577" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B577" s="84"/>
+      <c r="B577" s="79"/>
     </row>
     <row r="578" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B578" s="84"/>
+      <c r="B578" s="79"/>
     </row>
     <row r="579" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B579" s="84"/>
+      <c r="B579" s="79"/>
     </row>
     <row r="580" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B580" s="84"/>
+      <c r="B580" s="79"/>
     </row>
     <row r="581" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B581" s="84"/>
+      <c r="B581" s="79"/>
     </row>
     <row r="582" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B582" s="84"/>
+      <c r="B582" s="79"/>
     </row>
     <row r="583" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B583" s="84"/>
+      <c r="B583" s="79"/>
     </row>
     <row r="584" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B584" s="84"/>
+      <c r="B584" s="79"/>
     </row>
     <row r="585" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B585" s="84"/>
+      <c r="B585" s="79"/>
     </row>
     <row r="586" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B586" s="84"/>
+      <c r="B586" s="79"/>
     </row>
     <row r="587" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B587" s="84"/>
+      <c r="B587" s="79"/>
     </row>
     <row r="588" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B588" s="84"/>
+      <c r="B588" s="79"/>
     </row>
     <row r="589" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B589" s="84"/>
+      <c r="B589" s="79"/>
     </row>
     <row r="590" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B590" s="84"/>
+      <c r="B590" s="79"/>
     </row>
     <row r="591" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B591" s="84"/>
+      <c r="B591" s="79"/>
     </row>
     <row r="592" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B592" s="84"/>
+      <c r="B592" s="79"/>
     </row>
     <row r="593" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B593" s="84"/>
+      <c r="B593" s="79"/>
     </row>
     <row r="594" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B594" s="84"/>
+      <c r="B594" s="79"/>
     </row>
     <row r="595" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B595" s="84"/>
+      <c r="B595" s="79"/>
     </row>
     <row r="596" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B596" s="84"/>
+      <c r="B596" s="79"/>
     </row>
     <row r="597" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B597" s="84"/>
+      <c r="B597" s="79"/>
     </row>
     <row r="598" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B598" s="84"/>
+      <c r="B598" s="79"/>
     </row>
     <row r="599" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B599" s="84"/>
+      <c r="B599" s="79"/>
     </row>
     <row r="600" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B600" s="84"/>
+      <c r="B600" s="79"/>
     </row>
     <row r="601" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B601" s="84"/>
+      <c r="B601" s="79"/>
     </row>
     <row r="602" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B602" s="84"/>
+      <c r="B602" s="79"/>
     </row>
     <row r="603" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B603" s="84"/>
+      <c r="B603" s="79"/>
     </row>
     <row r="604" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B604" s="84"/>
+      <c r="B604" s="79"/>
     </row>
     <row r="605" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B605" s="84"/>
+      <c r="B605" s="79"/>
     </row>
     <row r="606" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B606" s="84"/>
+      <c r="B606" s="79"/>
     </row>
     <row r="607" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B607" s="84"/>
+      <c r="B607" s="79"/>
     </row>
     <row r="608" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B608" s="84"/>
+      <c r="B608" s="79"/>
     </row>
     <row r="609" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B609" s="84"/>
+      <c r="B609" s="79"/>
     </row>
     <row r="610" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B610" s="84"/>
+      <c r="B610" s="79"/>
     </row>
     <row r="611" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B611" s="84"/>
+      <c r="B611" s="79"/>
     </row>
     <row r="612" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B612" s="84"/>
+      <c r="B612" s="79"/>
     </row>
     <row r="613" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B613" s="84"/>
+      <c r="B613" s="79"/>
     </row>
     <row r="614" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B614" s="84"/>
+      <c r="B614" s="79"/>
     </row>
     <row r="615" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B615" s="84"/>
+      <c r="B615" s="79"/>
     </row>
     <row r="616" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B616" s="84"/>
+      <c r="B616" s="79"/>
     </row>
     <row r="617" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B617" s="84"/>
+      <c r="B617" s="79"/>
     </row>
     <row r="618" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B618" s="84"/>
+      <c r="B618" s="79"/>
     </row>
     <row r="619" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B619" s="84"/>
+      <c r="B619" s="79"/>
     </row>
     <row r="620" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B620" s="84"/>
+      <c r="B620" s="79"/>
     </row>
     <row r="621" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B621" s="84"/>
+      <c r="B621" s="79"/>
     </row>
     <row r="622" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B622" s="84"/>
+      <c r="B622" s="79"/>
     </row>
     <row r="623" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B623" s="84"/>
+      <c r="B623" s="79"/>
     </row>
     <row r="624" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B624" s="84"/>
+      <c r="B624" s="79"/>
     </row>
     <row r="625" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B625" s="84"/>
+      <c r="B625" s="79"/>
     </row>
     <row r="626" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B626" s="84"/>
+      <c r="B626" s="79"/>
     </row>
     <row r="627" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B627" s="84"/>
+      <c r="B627" s="79"/>
     </row>
     <row r="628" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B628" s="84"/>
+      <c r="B628" s="79"/>
     </row>
     <row r="629" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B629" s="84"/>
+      <c r="B629" s="79"/>
     </row>
     <row r="630" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B630" s="84"/>
+      <c r="B630" s="79"/>
     </row>
     <row r="631" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B631" s="84"/>
+      <c r="B631" s="79"/>
     </row>
     <row r="632" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B632" s="84"/>
+      <c r="B632" s="79"/>
     </row>
     <row r="633" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B633" s="84"/>
+      <c r="B633" s="79"/>
     </row>
     <row r="634" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B634" s="84"/>
+      <c r="B634" s="79"/>
     </row>
     <row r="635" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B635" s="84"/>
+      <c r="B635" s="79"/>
     </row>
     <row r="636" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B636" s="84"/>
+      <c r="B636" s="79"/>
     </row>
     <row r="637" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B637" s="84"/>
+      <c r="B637" s="79"/>
     </row>
     <row r="638" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B638" s="84"/>
+      <c r="B638" s="79"/>
     </row>
     <row r="639" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B639" s="84"/>
+      <c r="B639" s="79"/>
     </row>
     <row r="640" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B640" s="84"/>
+      <c r="B640" s="79"/>
     </row>
     <row r="641" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B641" s="84"/>
+      <c r="B641" s="79"/>
     </row>
     <row r="642" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B642" s="84"/>
+      <c r="B642" s="79"/>
     </row>
     <row r="643" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B643" s="84"/>
+      <c r="B643" s="79"/>
     </row>
     <row r="644" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B644" s="84"/>
+      <c r="B644" s="79"/>
     </row>
     <row r="645" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B645" s="84"/>
+      <c r="B645" s="79"/>
     </row>
     <row r="646" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B646" s="84"/>
+      <c r="B646" s="79"/>
     </row>
     <row r="647" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B647" s="84"/>
+      <c r="B647" s="79"/>
     </row>
     <row r="648" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B648" s="84"/>
+      <c r="B648" s="79"/>
     </row>
     <row r="649" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B649" s="84"/>
+      <c r="B649" s="79"/>
     </row>
     <row r="650" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B650" s="84"/>
+      <c r="B650" s="79"/>
     </row>
     <row r="651" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B651" s="84"/>
+      <c r="B651" s="79"/>
     </row>
     <row r="652" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B652" s="84"/>
+      <c r="B652" s="79"/>
     </row>
     <row r="653" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B653" s="84"/>
+      <c r="B653" s="79"/>
     </row>
     <row r="654" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B654" s="84"/>
+      <c r="B654" s="79"/>
     </row>
     <row r="655" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B655" s="84"/>
+      <c r="B655" s="79"/>
     </row>
     <row r="656" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B656" s="84"/>
+      <c r="B656" s="79"/>
     </row>
     <row r="657" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B657" s="84"/>
+      <c r="B657" s="79"/>
     </row>
     <row r="658" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B658" s="84"/>
+      <c r="B658" s="79"/>
     </row>
     <row r="659" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B659" s="84"/>
+      <c r="B659" s="79"/>
     </row>
     <row r="660" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B660" s="84"/>
+      <c r="B660" s="79"/>
     </row>
     <row r="661" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B661" s="84"/>
+      <c r="B661" s="79"/>
     </row>
     <row r="662" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B662" s="84"/>
+      <c r="B662" s="79"/>
     </row>
     <row r="663" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B663" s="84"/>
+      <c r="B663" s="79"/>
     </row>
     <row r="664" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B664" s="84"/>
+      <c r="B664" s="79"/>
     </row>
     <row r="665" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B665" s="84"/>
+      <c r="B665" s="79"/>
     </row>
     <row r="666" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B666" s="84"/>
+      <c r="B666" s="79"/>
     </row>
     <row r="667" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B667" s="84"/>
+      <c r="B667" s="79"/>
     </row>
     <row r="668" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B668" s="84"/>
+      <c r="B668" s="79"/>
     </row>
     <row r="669" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B669" s="84"/>
+      <c r="B669" s="79"/>
     </row>
     <row r="670" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B670" s="84"/>
+      <c r="B670" s="79"/>
     </row>
     <row r="671" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B671" s="84"/>
+      <c r="B671" s="79"/>
     </row>
     <row r="672" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B672" s="84"/>
+      <c r="B672" s="79"/>
     </row>
     <row r="673" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B673" s="84"/>
+      <c r="B673" s="79"/>
     </row>
     <row r="674" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B674" s="84"/>
+      <c r="B674" s="79"/>
     </row>
     <row r="675" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B675" s="84"/>
+      <c r="B675" s="79"/>
     </row>
     <row r="676" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B676" s="84"/>
+      <c r="B676" s="79"/>
     </row>
     <row r="677" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B677" s="84"/>
+      <c r="B677" s="79"/>
     </row>
     <row r="678" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B678" s="84"/>
+      <c r="B678" s="79"/>
     </row>
     <row r="679" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B679" s="84"/>
+      <c r="B679" s="79"/>
     </row>
     <row r="680" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B680" s="84"/>
+      <c r="B680" s="79"/>
     </row>
     <row r="681" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B681" s="84"/>
+      <c r="B681" s="79"/>
     </row>
     <row r="682" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B682" s="84"/>
+      <c r="B682" s="79"/>
     </row>
     <row r="683" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B683" s="84"/>
+      <c r="B683" s="79"/>
     </row>
     <row r="684" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B684" s="84"/>
+      <c r="B684" s="79"/>
     </row>
     <row r="685" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B685" s="84"/>
+      <c r="B685" s="79"/>
     </row>
     <row r="686" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B686" s="84"/>
+      <c r="B686" s="79"/>
     </row>
     <row r="687" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B687" s="84"/>
+      <c r="B687" s="79"/>
     </row>
     <row r="688" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B688" s="84"/>
+      <c r="B688" s="79"/>
     </row>
     <row r="689" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B689" s="84"/>
+      <c r="B689" s="79"/>
     </row>
     <row r="690" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B690" s="84"/>
+      <c r="B690" s="79"/>
     </row>
     <row r="691" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B691" s="84"/>
+      <c r="B691" s="79"/>
     </row>
     <row r="692" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B692" s="84"/>
+      <c r="B692" s="79"/>
     </row>
     <row r="693" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B693" s="84"/>
+      <c r="B693" s="79"/>
     </row>
     <row r="694" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B694" s="84"/>
+      <c r="B694" s="79"/>
     </row>
     <row r="695" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B695" s="84"/>
+      <c r="B695" s="79"/>
     </row>
     <row r="696" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B696" s="84"/>
+      <c r="B696" s="79"/>
     </row>
     <row r="697" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B697" s="84"/>
+      <c r="B697" s="79"/>
     </row>
     <row r="698" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B698" s="84"/>
+      <c r="B698" s="79"/>
     </row>
     <row r="699" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B699" s="84"/>
+      <c r="B699" s="79"/>
     </row>
     <row r="700" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B700" s="84"/>
+      <c r="B700" s="79"/>
     </row>
     <row r="701" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B701" s="84"/>
+      <c r="B701" s="79"/>
     </row>
     <row r="702" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B702" s="84"/>
+      <c r="B702" s="79"/>
     </row>
     <row r="703" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B703" s="84"/>
+      <c r="B703" s="79"/>
     </row>
     <row r="704" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B704" s="84"/>
+      <c r="B704" s="79"/>
     </row>
     <row r="705" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B705" s="84"/>
+      <c r="B705" s="79"/>
     </row>
     <row r="706" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B706" s="84"/>
+      <c r="B706" s="79"/>
     </row>
     <row r="707" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B707" s="84"/>
+      <c r="B707" s="79"/>
     </row>
     <row r="708" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B708" s="84"/>
+      <c r="B708" s="79"/>
     </row>
     <row r="709" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B709" s="84"/>
+      <c r="B709" s="79"/>
     </row>
     <row r="710" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B710" s="84"/>
+      <c r="B710" s="79"/>
     </row>
     <row r="711" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B711" s="84"/>
+      <c r="B711" s="79"/>
     </row>
     <row r="712" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B712" s="84"/>
+      <c r="B712" s="79"/>
     </row>
     <row r="713" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B713" s="84"/>
+      <c r="B713" s="79"/>
     </row>
     <row r="714" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B714" s="84"/>
+      <c r="B714" s="79"/>
     </row>
     <row r="715" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B715" s="84"/>
+      <c r="B715" s="79"/>
     </row>
     <row r="716" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B716" s="84"/>
+      <c r="B716" s="79"/>
     </row>
     <row r="717" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B717" s="84"/>
+      <c r="B717" s="79"/>
     </row>
     <row r="718" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B718" s="84"/>
+      <c r="B718" s="79"/>
     </row>
     <row r="719" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B719" s="84"/>
+      <c r="B719" s="79"/>
     </row>
     <row r="720" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B720" s="84"/>
+      <c r="B720" s="79"/>
     </row>
     <row r="721" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B721" s="84"/>
+      <c r="B721" s="79"/>
     </row>
     <row r="722" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B722" s="84"/>
+      <c r="B722" s="79"/>
     </row>
     <row r="723" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B723" s="84"/>
+      <c r="B723" s="79"/>
     </row>
     <row r="724" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B724" s="84"/>
+      <c r="B724" s="79"/>
     </row>
     <row r="725" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B725" s="84"/>
+      <c r="B725" s="79"/>
     </row>
     <row r="726" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B726" s="84"/>
+      <c r="B726" s="79"/>
     </row>
     <row r="727" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B727" s="84"/>
+      <c r="B727" s="79"/>
     </row>
     <row r="728" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B728" s="84"/>
+      <c r="B728" s="79"/>
     </row>
     <row r="729" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B729" s="84"/>
+      <c r="B729" s="79"/>
     </row>
     <row r="730" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B730" s="84"/>
+      <c r="B730" s="79"/>
     </row>
     <row r="731" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B731" s="84"/>
+      <c r="B731" s="79"/>
     </row>
     <row r="732" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B732" s="84"/>
+      <c r="B732" s="79"/>
     </row>
     <row r="733" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B733" s="84"/>
+      <c r="B733" s="79"/>
     </row>
     <row r="734" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B734" s="84"/>
+      <c r="B734" s="79"/>
     </row>
     <row r="735" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B735" s="84"/>
+      <c r="B735" s="79"/>
     </row>
     <row r="736" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B736" s="84"/>
+      <c r="B736" s="79"/>
     </row>
     <row r="737" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B737" s="84"/>
+      <c r="B737" s="79"/>
     </row>
     <row r="738" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B738" s="84"/>
+      <c r="B738" s="79"/>
     </row>
     <row r="739" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B739" s="84"/>
+      <c r="B739" s="79"/>
     </row>
     <row r="740" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B740" s="84"/>
+      <c r="B740" s="79"/>
     </row>
     <row r="741" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B741" s="84"/>
+      <c r="B741" s="79"/>
     </row>
     <row r="742" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B742" s="84"/>
+      <c r="B742" s="79"/>
     </row>
     <row r="743" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B743" s="84"/>
+      <c r="B743" s="79"/>
     </row>
     <row r="744" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B744" s="84"/>
+      <c r="B744" s="79"/>
     </row>
     <row r="745" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B745" s="84"/>
+      <c r="B745" s="79"/>
     </row>
     <row r="746" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B746" s="84"/>
+      <c r="B746" s="79"/>
     </row>
     <row r="747" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B747" s="84"/>
+      <c r="B747" s="79"/>
     </row>
     <row r="748" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B748" s="84"/>
+      <c r="B748" s="79"/>
     </row>
     <row r="749" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B749" s="84"/>
+      <c r="B749" s="79"/>
     </row>
     <row r="750" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B750" s="84"/>
+      <c r="B750" s="79"/>
     </row>
     <row r="751" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B751" s="84"/>
+      <c r="B751" s="79"/>
     </row>
     <row r="752" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B752" s="84"/>
+      <c r="B752" s="79"/>
     </row>
     <row r="753" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B753" s="84"/>
+      <c r="B753" s="79"/>
     </row>
     <row r="754" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B754" s="84"/>
+      <c r="B754" s="79"/>
     </row>
     <row r="755" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B755" s="84"/>
+      <c r="B755" s="79"/>
     </row>
     <row r="756" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B756" s="84"/>
+      <c r="B756" s="79"/>
     </row>
     <row r="757" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B757" s="84"/>
+      <c r="B757" s="79"/>
     </row>
     <row r="758" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B758" s="84"/>
+      <c r="B758" s="79"/>
     </row>
     <row r="759" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B759" s="84"/>
+      <c r="B759" s="79"/>
     </row>
     <row r="760" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B760" s="84"/>
+      <c r="B760" s="79"/>
     </row>
     <row r="761" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B761" s="84"/>
+      <c r="B761" s="79"/>
     </row>
     <row r="762" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B762" s="84"/>
+      <c r="B762" s="79"/>
     </row>
     <row r="763" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B763" s="84"/>
+      <c r="B763" s="79"/>
     </row>
     <row r="764" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B764" s="84"/>
+      <c r="B764" s="79"/>
     </row>
     <row r="765" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B765" s="84"/>
+      <c r="B765" s="79"/>
     </row>
     <row r="766" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B766" s="84"/>
+      <c r="B766" s="79"/>
     </row>
     <row r="767" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B767" s="84"/>
+      <c r="B767" s="79"/>
     </row>
     <row r="768" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B768" s="84"/>
+      <c r="B768" s="79"/>
     </row>
     <row r="769" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B769" s="84"/>
+      <c r="B769" s="79"/>
     </row>
     <row r="770" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B770" s="84"/>
+      <c r="B770" s="79"/>
     </row>
     <row r="771" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B771" s="84"/>
+      <c r="B771" s="79"/>
     </row>
     <row r="772" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B772" s="84"/>
+      <c r="B772" s="79"/>
     </row>
     <row r="773" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B773" s="84"/>
+      <c r="B773" s="79"/>
     </row>
     <row r="774" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B774" s="84"/>
+      <c r="B774" s="79"/>
     </row>
     <row r="775" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B775" s="84"/>
+      <c r="B775" s="79"/>
     </row>
     <row r="776" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B776" s="84"/>
+      <c r="B776" s="79"/>
     </row>
     <row r="777" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B777" s="84"/>
+      <c r="B777" s="79"/>
     </row>
     <row r="778" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B778" s="84"/>
+      <c r="B778" s="79"/>
     </row>
     <row r="779" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B779" s="84"/>
+      <c r="B779" s="79"/>
     </row>
     <row r="780" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B780" s="84"/>
+      <c r="B780" s="79"/>
     </row>
     <row r="781" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B781" s="84"/>
+      <c r="B781" s="79"/>
     </row>
     <row r="782" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B782" s="84"/>
+      <c r="B782" s="79"/>
     </row>
     <row r="783" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B783" s="84"/>
+      <c r="B783" s="79"/>
     </row>
     <row r="784" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B784" s="84"/>
+      <c r="B784" s="79"/>
     </row>
     <row r="785" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B785" s="84"/>
+      <c r="B785" s="79"/>
     </row>
     <row r="786" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B786" s="84"/>
+      <c r="B786" s="79"/>
     </row>
     <row r="787" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B787" s="84"/>
+      <c r="B787" s="79"/>
     </row>
     <row r="788" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B788" s="84"/>
+      <c r="B788" s="79"/>
     </row>
     <row r="789" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B789" s="84"/>
+      <c r="B789" s="79"/>
     </row>
     <row r="790" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B790" s="84"/>
+      <c r="B790" s="79"/>
     </row>
     <row r="791" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B791" s="84"/>
+      <c r="B791" s="79"/>
     </row>
     <row r="792" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B792" s="84"/>
+      <c r="B792" s="79"/>
     </row>
     <row r="793" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B793" s="84"/>
+      <c r="B793" s="79"/>
     </row>
     <row r="794" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B794" s="84"/>
+      <c r="B794" s="79"/>
     </row>
     <row r="795" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B795" s="84"/>
+      <c r="B795" s="79"/>
     </row>
     <row r="796" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B796" s="84"/>
+      <c r="B796" s="79"/>
     </row>
     <row r="797" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B797" s="84"/>
+      <c r="B797" s="79"/>
     </row>
     <row r="798" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B798" s="84"/>
+      <c r="B798" s="79"/>
     </row>
     <row r="799" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B799" s="84"/>
+      <c r="B799" s="79"/>
     </row>
     <row r="800" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B800" s="84"/>
+      <c r="B800" s="79"/>
     </row>
     <row r="801" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B801" s="84"/>
+      <c r="B801" s="79"/>
     </row>
     <row r="802" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B802" s="84"/>
+      <c r="B802" s="79"/>
     </row>
     <row r="803" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B803" s="84"/>
+      <c r="B803" s="79"/>
     </row>
     <row r="804" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B804" s="84"/>
+      <c r="B804" s="79"/>
     </row>
     <row r="805" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B805" s="84"/>
+      <c r="B805" s="79"/>
     </row>
     <row r="806" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B806" s="84"/>
+      <c r="B806" s="79"/>
     </row>
     <row r="807" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B807" s="84"/>
+      <c r="B807" s="79"/>
     </row>
     <row r="808" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B808" s="84"/>
+      <c r="B808" s="79"/>
     </row>
     <row r="809" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B809" s="84"/>
+      <c r="B809" s="79"/>
     </row>
     <row r="810" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B810" s="84"/>
+      <c r="B810" s="79"/>
     </row>
     <row r="811" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B811" s="84"/>
+      <c r="B811" s="79"/>
     </row>
     <row r="812" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B812" s="84"/>
+      <c r="B812" s="79"/>
     </row>
     <row r="813" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B813" s="84"/>
+      <c r="B813" s="79"/>
     </row>
     <row r="814" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B814" s="84"/>
+      <c r="B814" s="79"/>
     </row>
     <row r="815" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B815" s="84"/>
+      <c r="B815" s="79"/>
     </row>
     <row r="816" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B816" s="84"/>
+      <c r="B816" s="79"/>
     </row>
     <row r="817" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B817" s="84"/>
+      <c r="B817" s="79"/>
     </row>
     <row r="818" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B818" s="84"/>
+      <c r="B818" s="79"/>
     </row>
     <row r="819" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B819" s="84"/>
+      <c r="B819" s="79"/>
     </row>
     <row r="820" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B820" s="84"/>
+      <c r="B820" s="79"/>
     </row>
     <row r="821" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B821" s="84"/>
+      <c r="B821" s="79"/>
     </row>
     <row r="822" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B822" s="84"/>
+      <c r="B822" s="79"/>
     </row>
     <row r="823" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B823" s="84"/>
+      <c r="B823" s="79"/>
     </row>
     <row r="824" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B824" s="84"/>
+      <c r="B824" s="79"/>
     </row>
     <row r="825" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B825" s="84"/>
+      <c r="B825" s="79"/>
     </row>
     <row r="826" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B826" s="84"/>
+      <c r="B826" s="79"/>
     </row>
     <row r="827" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B827" s="84"/>
+      <c r="B827" s="79"/>
     </row>
     <row r="828" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B828" s="84"/>
+      <c r="B828" s="79"/>
     </row>
     <row r="829" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B829" s="84"/>
+      <c r="B829" s="79"/>
     </row>
     <row r="830" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B830" s="84"/>
+      <c r="B830" s="79"/>
     </row>
     <row r="831" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B831" s="84"/>
+      <c r="B831" s="79"/>
     </row>
     <row r="832" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B832" s="84"/>
+      <c r="B832" s="79"/>
     </row>
     <row r="833" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B833" s="84"/>
+      <c r="B833" s="79"/>
     </row>
     <row r="834" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B834" s="84"/>
+      <c r="B834" s="79"/>
     </row>
     <row r="835" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B835" s="84"/>
+      <c r="B835" s="79"/>
     </row>
     <row r="836" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B836" s="84"/>
+      <c r="B836" s="79"/>
     </row>
     <row r="837" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B837" s="84"/>
+      <c r="B837" s="79"/>
     </row>
     <row r="838" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B838" s="84"/>
+      <c r="B838" s="79"/>
     </row>
     <row r="839" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B839" s="84"/>
+      <c r="B839" s="79"/>
     </row>
     <row r="840" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B840" s="84"/>
+      <c r="B840" s="79"/>
     </row>
     <row r="841" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B841" s="84"/>
+      <c r="B841" s="79"/>
     </row>
     <row r="842" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B842" s="84"/>
+      <c r="B842" s="79"/>
     </row>
     <row r="843" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B843" s="84"/>
+      <c r="B843" s="79"/>
     </row>
     <row r="844" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B844" s="84"/>
+      <c r="B844" s="79"/>
     </row>
     <row r="845" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B845" s="84"/>
+      <c r="B845" s="79"/>
     </row>
     <row r="846" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B846" s="84"/>
+      <c r="B846" s="79"/>
     </row>
     <row r="847" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B847" s="84"/>
+      <c r="B847" s="79"/>
     </row>
     <row r="848" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B848" s="84"/>
+      <c r="B848" s="79"/>
     </row>
     <row r="849" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B849" s="84"/>
+      <c r="B849" s="79"/>
     </row>
     <row r="850" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B850" s="84"/>
+      <c r="B850" s="79"/>
     </row>
     <row r="851" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B851" s="84"/>
+      <c r="B851" s="79"/>
     </row>
     <row r="852" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B852" s="84"/>
+      <c r="B852" s="79"/>
     </row>
     <row r="853" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B853" s="84"/>
+      <c r="B853" s="79"/>
     </row>
     <row r="854" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B854" s="84"/>
+      <c r="B854" s="79"/>
     </row>
     <row r="855" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B855" s="84"/>
+      <c r="B855" s="79"/>
     </row>
     <row r="856" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B856" s="84"/>
+      <c r="B856" s="79"/>
     </row>
     <row r="857" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B857" s="84"/>
+      <c r="B857" s="79"/>
     </row>
     <row r="858" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B858" s="84"/>
+      <c r="B858" s="79"/>
     </row>
     <row r="859" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B859" s="84"/>
+      <c r="B859" s="79"/>
     </row>
     <row r="860" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B860" s="84"/>
+      <c r="B860" s="79"/>
     </row>
     <row r="861" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B861" s="84"/>
+      <c r="B861" s="79"/>
     </row>
     <row r="862" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B862" s="84"/>
+      <c r="B862" s="79"/>
     </row>
     <row r="863" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B863" s="84"/>
+      <c r="B863" s="79"/>
     </row>
     <row r="864" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B864" s="84"/>
+      <c r="B864" s="79"/>
     </row>
     <row r="865" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B865" s="84"/>
+      <c r="B865" s="79"/>
     </row>
     <row r="866" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B866" s="84"/>
+      <c r="B866" s="79"/>
     </row>
     <row r="867" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B867" s="84"/>
+      <c r="B867" s="79"/>
     </row>
     <row r="868" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B868" s="84"/>
+      <c r="B868" s="79"/>
     </row>
     <row r="869" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B869" s="84"/>
+      <c r="B869" s="79"/>
     </row>
     <row r="870" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B870" s="84"/>
+      <c r="B870" s="79"/>
     </row>
     <row r="871" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B871" s="84"/>
+      <c r="B871" s="79"/>
     </row>
     <row r="872" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B872" s="84"/>
+      <c r="B872" s="79"/>
     </row>
     <row r="873" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B873" s="84"/>
+      <c r="B873" s="79"/>
     </row>
     <row r="874" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B874" s="84"/>
+      <c r="B874" s="79"/>
     </row>
     <row r="875" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B875" s="84"/>
+      <c r="B875" s="79"/>
     </row>
     <row r="876" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B876" s="84"/>
+      <c r="B876" s="79"/>
     </row>
     <row r="877" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B877" s="84"/>
+      <c r="B877" s="79"/>
     </row>
     <row r="878" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B878" s="84"/>
+      <c r="B878" s="79"/>
     </row>
     <row r="879" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B879" s="84"/>
+      <c r="B879" s="79"/>
     </row>
     <row r="880" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B880" s="84"/>
+      <c r="B880" s="79"/>
     </row>
     <row r="881" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B881" s="84"/>
+      <c r="B881" s="79"/>
     </row>
     <row r="882" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B882" s="84"/>
+      <c r="B882" s="79"/>
     </row>
     <row r="883" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B883" s="84"/>
+      <c r="B883" s="79"/>
     </row>
     <row r="884" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B884" s="84"/>
+      <c r="B884" s="79"/>
     </row>
     <row r="885" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B885" s="84"/>
+      <c r="B885" s="79"/>
     </row>
     <row r="886" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B886" s="84"/>
+      <c r="B886" s="79"/>
     </row>
     <row r="887" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B887" s="84"/>
+      <c r="B887" s="79"/>
     </row>
     <row r="888" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B888" s="84"/>
+      <c r="B888" s="79"/>
     </row>
     <row r="889" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B889" s="84"/>
+      <c r="B889" s="79"/>
     </row>
     <row r="890" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B890" s="84"/>
+      <c r="B890" s="79"/>
     </row>
     <row r="891" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B891" s="84"/>
+      <c r="B891" s="79"/>
     </row>
     <row r="892" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B892" s="84"/>
+      <c r="B892" s="79"/>
     </row>
     <row r="893" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B893" s="84"/>
+      <c r="B893" s="79"/>
     </row>
     <row r="894" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B894" s="84"/>
+      <c r="B894" s="79"/>
     </row>
     <row r="895" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B895" s="84"/>
+      <c r="B895" s="79"/>
     </row>
     <row r="896" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B896" s="84"/>
+      <c r="B896" s="79"/>
     </row>
     <row r="897" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B897" s="84"/>
+      <c r="B897" s="79"/>
     </row>
     <row r="898" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B898" s="84"/>
+      <c r="B898" s="79"/>
     </row>
     <row r="899" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B899" s="84"/>
+      <c r="B899" s="79"/>
     </row>
     <row r="900" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B900" s="84"/>
+      <c r="B900" s="79"/>
     </row>
     <row r="901" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B901" s="84"/>
+      <c r="B901" s="79"/>
     </row>
     <row r="902" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B902" s="84"/>
+      <c r="B902" s="79"/>
     </row>
     <row r="903" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B903" s="84"/>
+      <c r="B903" s="79"/>
     </row>
     <row r="904" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B904" s="84"/>
+      <c r="B904" s="79"/>
     </row>
     <row r="905" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B905" s="84"/>
+      <c r="B905" s="79"/>
     </row>
     <row r="906" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B906" s="84"/>
+      <c r="B906" s="79"/>
     </row>
     <row r="907" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B907" s="84"/>
+      <c r="B907" s="79"/>
     </row>
     <row r="908" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B908" s="84"/>
+      <c r="B908" s="79"/>
     </row>
     <row r="909" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B909" s="84"/>
+      <c r="B909" s="79"/>
     </row>
     <row r="910" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B910" s="84"/>
+      <c r="B910" s="79"/>
     </row>
     <row r="911" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B911" s="84"/>
+      <c r="B911" s="79"/>
     </row>
     <row r="912" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B912" s="84"/>
+      <c r="B912" s="79"/>
     </row>
     <row r="913" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B913" s="84"/>
+      <c r="B913" s="79"/>
     </row>
     <row r="914" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B914" s="84"/>
+      <c r="B914" s="79"/>
     </row>
     <row r="915" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B915" s="84"/>
+      <c r="B915" s="79"/>
     </row>
     <row r="916" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B916" s="84"/>
+      <c r="B916" s="79"/>
     </row>
     <row r="917" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B917" s="84"/>
+      <c r="B917" s="79"/>
     </row>
     <row r="918" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B918" s="84"/>
+      <c r="B918" s="79"/>
     </row>
     <row r="919" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B919" s="84"/>
+      <c r="B919" s="79"/>
     </row>
     <row r="920" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B920" s="84"/>
+      <c r="B920" s="79"/>
     </row>
     <row r="921" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B921" s="84"/>
+      <c r="B921" s="79"/>
     </row>
     <row r="922" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B922" s="84"/>
+      <c r="B922" s="79"/>
     </row>
     <row r="923" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B923" s="84"/>
+      <c r="B923" s="79"/>
     </row>
     <row r="924" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B924" s="84"/>
+      <c r="B924" s="79"/>
     </row>
     <row r="925" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B925" s="84"/>
+      <c r="B925" s="79"/>
     </row>
     <row r="926" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B926" s="84"/>
+      <c r="B926" s="79"/>
     </row>
     <row r="927" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B927" s="84"/>
+      <c r="B927" s="79"/>
     </row>
     <row r="928" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B928" s="84"/>
+      <c r="B928" s="79"/>
     </row>
     <row r="929" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B929" s="84"/>
+      <c r="B929" s="79"/>
     </row>
     <row r="930" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B930" s="84"/>
+      <c r="B930" s="79"/>
     </row>
     <row r="931" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B931" s="84"/>
+      <c r="B931" s="79"/>
     </row>
     <row r="932" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B932" s="84"/>
+      <c r="B932" s="79"/>
     </row>
     <row r="933" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B933" s="84"/>
+      <c r="B933" s="79"/>
     </row>
     <row r="934" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B934" s="84"/>
+      <c r="B934" s="79"/>
     </row>
     <row r="935" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B935" s="84"/>
+      <c r="B935" s="79"/>
     </row>
     <row r="936" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B936" s="84"/>
+      <c r="B936" s="79"/>
     </row>
     <row r="937" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B937" s="84"/>
+      <c r="B937" s="79"/>
     </row>
     <row r="938" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B938" s="84"/>
+      <c r="B938" s="79"/>
     </row>
     <row r="939" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B939" s="84"/>
+      <c r="B939" s="79"/>
     </row>
     <row r="940" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B940" s="84"/>
+      <c r="B940" s="79"/>
     </row>
     <row r="941" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B941" s="84"/>
+      <c r="B941" s="79"/>
     </row>
     <row r="942" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B942" s="84"/>
+      <c r="B942" s="79"/>
     </row>
     <row r="943" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B943" s="84"/>
+      <c r="B943" s="79"/>
     </row>
     <row r="944" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B944" s="84"/>
+      <c r="B944" s="79"/>
     </row>
     <row r="945" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B945" s="84"/>
+      <c r="B945" s="79"/>
     </row>
     <row r="946" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B946" s="84"/>
+      <c r="B946" s="79"/>
     </row>
     <row r="947" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B947" s="84"/>
+      <c r="B947" s="79"/>
     </row>
     <row r="948" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B948" s="84"/>
+      <c r="B948" s="79"/>
     </row>
     <row r="949" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B949" s="84"/>
+      <c r="B949" s="79"/>
     </row>
     <row r="950" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B950" s="84"/>
+      <c r="B950" s="79"/>
     </row>
     <row r="951" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B951" s="84"/>
+      <c r="B951" s="79"/>
     </row>
     <row r="952" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B952" s="84"/>
+      <c r="B952" s="79"/>
     </row>
     <row r="953" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B953" s="84"/>
+      <c r="B953" s="79"/>
     </row>
     <row r="954" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B954" s="84"/>
+      <c r="B954" s="79"/>
     </row>
     <row r="955" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B955" s="84"/>
+      <c r="B955" s="79"/>
     </row>
     <row r="956" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B956" s="84"/>
+      <c r="B956" s="79"/>
     </row>
     <row r="957" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B957" s="84"/>
+      <c r="B957" s="79"/>
     </row>
     <row r="958" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B958" s="84"/>
+      <c r="B958" s="79"/>
     </row>
     <row r="959" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B959" s="84"/>
+      <c r="B959" s="79"/>
     </row>
     <row r="960" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B960" s="84"/>
+      <c r="B960" s="79"/>
     </row>
     <row r="961" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B961" s="84"/>
+      <c r="B961" s="79"/>
     </row>
     <row r="962" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B962" s="84"/>
+      <c r="B962" s="79"/>
     </row>
     <row r="963" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B963" s="84"/>
+      <c r="B963" s="79"/>
     </row>
     <row r="964" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B964" s="84"/>
+      <c r="B964" s="79"/>
     </row>
     <row r="965" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B965" s="84"/>
+      <c r="B965" s="79"/>
     </row>
     <row r="966" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B966" s="84"/>
+      <c r="B966" s="79"/>
     </row>
     <row r="967" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B967" s="84"/>
+      <c r="B967" s="79"/>
     </row>
     <row r="968" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B968" s="84"/>
+      <c r="B968" s="79"/>
     </row>
     <row r="969" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B969" s="84"/>
+      <c r="B969" s="79"/>
     </row>
     <row r="970" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B970" s="84"/>
+      <c r="B970" s="79"/>
     </row>
     <row r="971" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B971" s="84"/>
+      <c r="B971" s="79"/>
     </row>
     <row r="972" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B972" s="84"/>
+      <c r="B972" s="79"/>
     </row>
     <row r="973" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B973" s="84"/>
+      <c r="B973" s="79"/>
     </row>
     <row r="974" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B974" s="84"/>
+      <c r="B974" s="79"/>
     </row>
     <row r="975" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B975" s="84"/>
+      <c r="B975" s="79"/>
     </row>
     <row r="976" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B976" s="84"/>
+      <c r="B976" s="79"/>
     </row>
     <row r="977" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B977" s="84"/>
+      <c r="B977" s="79"/>
     </row>
     <row r="978" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B978" s="84"/>
+      <c r="B978" s="79"/>
     </row>
     <row r="979" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B979" s="84"/>
+      <c r="B979" s="79"/>
     </row>
     <row r="980" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B980" s="84"/>
+      <c r="B980" s="79"/>
     </row>
     <row r="981" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B981" s="84"/>
+      <c r="B981" s="79"/>
     </row>
     <row r="982" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B982" s="84"/>
+      <c r="B982" s="79"/>
     </row>
     <row r="983" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B983" s="84"/>
+      <c r="B983" s="79"/>
     </row>
     <row r="984" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B984" s="84"/>
+      <c r="B984" s="79"/>
     </row>
     <row r="985" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B985" s="84"/>
+      <c r="B985" s="79"/>
     </row>
     <row r="986" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B986" s="84"/>
+      <c r="B986" s="79"/>
     </row>
     <row r="987" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B987" s="84"/>
+      <c r="B987" s="79"/>
     </row>
     <row r="988" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B988" s="84"/>
+      <c r="B988" s="79"/>
     </row>
     <row r="989" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B989" s="84"/>
+      <c r="B989" s="79"/>
     </row>
     <row r="990" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B990" s="84"/>
+      <c r="B990" s="79"/>
     </row>
     <row r="991" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B991" s="84"/>
+      <c r="B991" s="79"/>
     </row>
     <row r="992" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B992" s="84"/>
+      <c r="B992" s="79"/>
     </row>
     <row r="993" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B993" s="84"/>
+      <c r="B993" s="79"/>
     </row>
     <row r="994" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B994" s="84"/>
+      <c r="B994" s="79"/>
     </row>
     <row r="995" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B995" s="84"/>
+      <c r="B995" s="79"/>
     </row>
     <row r="996" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B996" s="84"/>
+      <c r="B996" s="79"/>
     </row>
     <row r="997" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B997" s="84"/>
+      <c r="B997" s="79"/>
     </row>
     <row r="998" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B998" s="84"/>
+      <c r="B998" s="79"/>
     </row>
     <row r="999" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B999" s="84"/>
+      <c r="B999" s="79"/>
     </row>
     <row r="1000" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1000" s="84"/>
+      <c r="B1000" s="79"/>
     </row>
     <row r="1001" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1001" s="84"/>
+      <c r="B1001" s="79"/>
     </row>
     <row r="1002" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1002" s="84"/>
+      <c r="B1002" s="79"/>
     </row>
     <row r="1003" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1003" s="84"/>
+      <c r="B1003" s="79"/>
     </row>
     <row r="1004" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1004" s="84"/>
+      <c r="B1004" s="79"/>
     </row>
     <row r="1005" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1005" s="84"/>
+      <c r="B1005" s="79"/>
     </row>
     <row r="1006" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1006" s="84"/>
+      <c r="B1006" s="79"/>
     </row>
     <row r="1007" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1007" s="84"/>
+      <c r="B1007" s="79"/>
     </row>
     <row r="1008" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1008" s="84"/>
+      <c r="B1008" s="79"/>
     </row>
     <row r="1009" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1009" s="84"/>
+      <c r="B1009" s="79"/>
     </row>
     <row r="1010" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1010" s="84"/>
+      <c r="B1010" s="79"/>
     </row>
     <row r="1011" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1011" s="84"/>
+      <c r="B1011" s="79"/>
     </row>
     <row r="1012" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1012" s="84"/>
+      <c r="B1012" s="79"/>
     </row>
     <row r="1013" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1013" s="84"/>
+      <c r="B1013" s="79"/>
     </row>
     <row r="1014" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1014" s="84"/>
+      <c r="B1014" s="79"/>
     </row>
     <row r="1015" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1015" s="84"/>
+      <c r="B1015" s="79"/>
     </row>
     <row r="1016" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1016" s="84"/>
+      <c r="B1016" s="79"/>
     </row>
     <row r="1017" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1017" s="84"/>
+      <c r="B1017" s="79"/>
     </row>
     <row r="1018" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1018" s="84"/>
+      <c r="B1018" s="79"/>
     </row>
     <row r="1019" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1019" s="84"/>
+      <c r="B1019" s="79"/>
     </row>
     <row r="1020" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1020" s="84"/>
+      <c r="B1020" s="79"/>
     </row>
     <row r="1021" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1021" s="84"/>
+      <c r="B1021" s="79"/>
     </row>
     <row r="1022" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1022" s="84"/>
+      <c r="B1022" s="79"/>
     </row>
     <row r="1023" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1023" s="84"/>
+      <c r="B1023" s="79"/>
     </row>
     <row r="1024" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1024" s="84"/>
+      <c r="B1024" s="79"/>
     </row>
     <row r="1025" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1025" s="84"/>
+      <c r="B1025" s="79"/>
     </row>
     <row r="1026" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1026" s="84"/>
+      <c r="B1026" s="79"/>
     </row>
     <row r="1027" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1027" s="84"/>
+      <c r="B1027" s="79"/>
     </row>
     <row r="1028" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1028" s="84"/>
+      <c r="B1028" s="79"/>
     </row>
     <row r="1029" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1029" s="84"/>
+      <c r="B1029" s="79"/>
     </row>
     <row r="1030" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1030" s="84"/>
+      <c r="B1030" s="79"/>
     </row>
     <row r="1031" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1031" s="84"/>
+      <c r="B1031" s="79"/>
     </row>
     <row r="1032" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1032" s="84"/>
+      <c r="B1032" s="79"/>
     </row>
     <row r="1033" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1033" s="84"/>
+      <c r="B1033" s="79"/>
     </row>
     <row r="1034" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1034" s="84"/>
+      <c r="B1034" s="79"/>
     </row>
     <row r="1035" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1035" s="84"/>
+      <c r="B1035" s="79"/>
     </row>
     <row r="1036" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1036" s="84"/>
+      <c r="B1036" s="79"/>
     </row>
     <row r="1037" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1037" s="84"/>
+      <c r="B1037" s="79"/>
     </row>
     <row r="1038" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1038" s="84"/>
+      <c r="B1038" s="79"/>
     </row>
     <row r="1039" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1039" s="84"/>
+      <c r="B1039" s="79"/>
     </row>
     <row r="1040" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1040" s="84"/>
+      <c r="B1040" s="79"/>
     </row>
     <row r="1041" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1041" s="84"/>
+      <c r="B1041" s="79"/>
     </row>
     <row r="1042" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1042" s="84"/>
+      <c r="B1042" s="79"/>
     </row>
     <row r="1043" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1043" s="84"/>
+      <c r="B1043" s="79"/>
     </row>
     <row r="1044" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1044" s="84"/>
+      <c r="B1044" s="79"/>
     </row>
     <row r="1045" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1045" s="84"/>
+      <c r="B1045" s="79"/>
     </row>
     <row r="1046" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1046" s="84"/>
+      <c r="B1046" s="79"/>
     </row>
     <row r="1047" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1047" s="84"/>
+      <c r="B1047" s="79"/>
     </row>
     <row r="1048" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1048" s="84"/>
+      <c r="B1048" s="79"/>
     </row>
     <row r="1049" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1049" s="84"/>
+      <c r="B1049" s="79"/>
     </row>
     <row r="1050" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1050" s="84"/>
+      <c r="B1050" s="79"/>
     </row>
     <row r="1051" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1051" s="84"/>
+      <c r="B1051" s="79"/>
     </row>
     <row r="1052" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1052" s="84"/>
+      <c r="B1052" s="79"/>
     </row>
     <row r="1053" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1053" s="84"/>
+      <c r="B1053" s="79"/>
     </row>
     <row r="1054" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1054" s="84"/>
+      <c r="B1054" s="79"/>
     </row>
     <row r="1055" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1055" s="84"/>
+      <c r="B1055" s="79"/>
     </row>
     <row r="1056" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1056" s="84"/>
+      <c r="B1056" s="79"/>
     </row>
     <row r="1057" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1057" s="84"/>
+      <c r="B1057" s="79"/>
     </row>
     <row r="1058" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1058" s="84"/>
+      <c r="B1058" s="79"/>
     </row>
     <row r="1059" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1059" s="84"/>
+      <c r="B1059" s="79"/>
     </row>
     <row r="1060" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1060" s="84"/>
+      <c r="B1060" s="79"/>
     </row>
     <row r="1061" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1061" s="84"/>
+      <c r="B1061" s="79"/>
     </row>
     <row r="1062" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1062" s="84"/>
+      <c r="B1062" s="79"/>
     </row>
     <row r="1063" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1063" s="84"/>
+      <c r="B1063" s="79"/>
     </row>
     <row r="1064" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1064" s="84"/>
+      <c r="B1064" s="79"/>
     </row>
     <row r="1065" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1065" s="84"/>
+      <c r="B1065" s="79"/>
     </row>
     <row r="1066" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1066" s="84"/>
+      <c r="B1066" s="79"/>
     </row>
     <row r="1067" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1067" s="84"/>
+      <c r="B1067" s="79"/>
     </row>
     <row r="1068" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1068" s="84"/>
+      <c r="B1068" s="79"/>
     </row>
     <row r="1069" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1069" s="84"/>
+      <c r="B1069" s="79"/>
     </row>
     <row r="1070" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1070" s="84"/>
+      <c r="B1070" s="79"/>
     </row>
     <row r="1071" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1071" s="84"/>
+      <c r="B1071" s="79"/>
     </row>
     <row r="1072" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1072" s="84"/>
+      <c r="B1072" s="79"/>
     </row>
     <row r="1073" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1073" s="84"/>
+      <c r="B1073" s="79"/>
     </row>
     <row r="1074" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1074" s="84"/>
+      <c r="B1074" s="79"/>
     </row>
     <row r="1075" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1075" s="84"/>
+      <c r="B1075" s="79"/>
     </row>
     <row r="1076" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1076" s="84"/>
+      <c r="B1076" s="79"/>
     </row>
     <row r="1077" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1077" s="84"/>
+      <c r="B1077" s="79"/>
     </row>
     <row r="1078" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1078" s="84"/>
+      <c r="B1078" s="79"/>
     </row>
     <row r="1079" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1079" s="84"/>
+      <c r="B1079" s="79"/>
     </row>
     <row r="1080" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1080" s="84"/>
+      <c r="B1080" s="79"/>
     </row>
     <row r="1081" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1081" s="84"/>
+      <c r="B1081" s="79"/>
     </row>
     <row r="1082" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1082" s="84"/>
+      <c r="B1082" s="79"/>
     </row>
     <row r="1083" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1083" s="84"/>
+      <c r="B1083" s="79"/>
     </row>
     <row r="1084" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1084" s="84"/>
+      <c r="B1084" s="79"/>
     </row>
     <row r="1085" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1085" s="84"/>
+      <c r="B1085" s="79"/>
     </row>
     <row r="1086" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1086" s="84"/>
+      <c r="B1086" s="79"/>
     </row>
     <row r="1087" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1087" s="84"/>
+      <c r="B1087" s="79"/>
     </row>
     <row r="1088" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1088" s="84"/>
+      <c r="B1088" s="79"/>
     </row>
     <row r="1089" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1089" s="84"/>
+      <c r="B1089" s="79"/>
     </row>
     <row r="1090" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1090" s="84"/>
+      <c r="B1090" s="79"/>
     </row>
     <row r="1091" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1091" s="84"/>
+      <c r="B1091" s="79"/>
     </row>
     <row r="1092" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1092" s="84"/>
+      <c r="B1092" s="79"/>
     </row>
     <row r="1093" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1093" s="84"/>
+      <c r="B1093" s="79"/>
     </row>
     <row r="1094" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1094" s="84"/>
+      <c r="B1094" s="79"/>
     </row>
     <row r="1095" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1095" s="84"/>
+      <c r="B1095" s="79"/>
     </row>
     <row r="1096" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1096" s="84"/>
+      <c r="B1096" s="79"/>
     </row>
     <row r="1097" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1097" s="84"/>
+      <c r="B1097" s="79"/>
     </row>
     <row r="1098" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1098" s="84"/>
+      <c r="B1098" s="79"/>
     </row>
     <row r="1099" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1099" s="84"/>
+      <c r="B1099" s="79"/>
     </row>
     <row r="1100" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1100" s="84"/>
+      <c r="B1100" s="79"/>
     </row>
     <row r="1101" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1101" s="84"/>
+      <c r="B1101" s="79"/>
     </row>
     <row r="1102" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1102" s="84"/>
+      <c r="B1102" s="79"/>
     </row>
     <row r="1103" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1103" s="84"/>
+      <c r="B1103" s="79"/>
     </row>
     <row r="1104" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1104" s="84"/>
+      <c r="B1104" s="79"/>
     </row>
     <row r="1105" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1105" s="84"/>
+      <c r="B1105" s="79"/>
     </row>
     <row r="1106" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1106" s="84"/>
+      <c r="B1106" s="79"/>
     </row>
     <row r="1107" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1107" s="84"/>
+      <c r="B1107" s="79"/>
     </row>
     <row r="1108" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1108" s="84"/>
+      <c r="B1108" s="79"/>
     </row>
     <row r="1109" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1109" s="84"/>
+      <c r="B1109" s="79"/>
     </row>
     <row r="1110" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1110" s="84"/>
+      <c r="B1110" s="79"/>
     </row>
     <row r="1111" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1111" s="84"/>
+      <c r="B1111" s="79"/>
     </row>
     <row r="1112" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1112" s="84"/>
+      <c r="B1112" s="79"/>
     </row>
     <row r="1113" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1113" s="84"/>
+      <c r="B1113" s="79"/>
     </row>
     <row r="1114" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1114" s="84"/>
+      <c r="B1114" s="79"/>
     </row>
     <row r="1115" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1115" s="84"/>
+      <c r="B1115" s="79"/>
     </row>
     <row r="1116" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1116" s="84"/>
+      <c r="B1116" s="79"/>
     </row>
     <row r="1117" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1117" s="84"/>
+      <c r="B1117" s="79"/>
     </row>
     <row r="1118" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1118" s="84"/>
+      <c r="B1118" s="79"/>
     </row>
     <row r="1119" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1119" s="84"/>
+      <c r="B1119" s="79"/>
     </row>
     <row r="1120" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1120" s="84"/>
+      <c r="B1120" s="79"/>
     </row>
     <row r="1121" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1121" s="84"/>
+      <c r="B1121" s="79"/>
     </row>
     <row r="1122" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1122" s="84"/>
+      <c r="B1122" s="79"/>
     </row>
     <row r="1123" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1123" s="84"/>
+      <c r="B1123" s="79"/>
     </row>
     <row r="1124" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1124" s="84"/>
+      <c r="B1124" s="79"/>
     </row>
     <row r="1125" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1125" s="84"/>
+      <c r="B1125" s="79"/>
     </row>
     <row r="1126" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1126" s="84"/>
+      <c r="B1126" s="79"/>
     </row>
     <row r="1127" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1127" s="84"/>
+      <c r="B1127" s="79"/>
     </row>
     <row r="1128" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1128" s="84"/>
+      <c r="B1128" s="79"/>
     </row>
     <row r="1129" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1129" s="84"/>
+      <c r="B1129" s="79"/>
     </row>
     <row r="1130" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1130" s="84"/>
+      <c r="B1130" s="79"/>
     </row>
     <row r="1131" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1131" s="84"/>
+      <c r="B1131" s="79"/>
     </row>
     <row r="1132" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1132" s="84"/>
+      <c r="B1132" s="79"/>
     </row>
     <row r="1133" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1133" s="84"/>
+      <c r="B1133" s="79"/>
     </row>
     <row r="1134" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1134" s="84"/>
+      <c r="B1134" s="79"/>
     </row>
     <row r="1135" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1135" s="84"/>
+      <c r="B1135" s="79"/>
     </row>
     <row r="1136" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1136" s="84"/>
+      <c r="B1136" s="79"/>
     </row>
     <row r="1137" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1137" s="84"/>
+      <c r="B1137" s="79"/>
     </row>
     <row r="1138" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1138" s="84"/>
+      <c r="B1138" s="79"/>
     </row>
     <row r="1139" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1139" s="84"/>
+      <c r="B1139" s="79"/>
     </row>
     <row r="1140" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1140" s="84"/>
+      <c r="B1140" s="79"/>
     </row>
     <row r="1141" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1141" s="84"/>
+      <c r="B1141" s="79"/>
     </row>
     <row r="1142" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1142" s="84"/>
+      <c r="B1142" s="79"/>
     </row>
     <row r="1143" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1143" s="84"/>
+      <c r="B1143" s="79"/>
     </row>
     <row r="1144" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1144" s="84"/>
+      <c r="B1144" s="79"/>
     </row>
     <row r="1145" customFormat="false" ht="14.65" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="B1145" s="84"/>
+      <c r="B1145" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="F2:F5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="F6:F9"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F13"/>
     <mergeCell ref="H10:H13"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="F14:F17"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="F18:F21"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="F22:F25"/>
     <mergeCell ref="H22:H25"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="F26:F29"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="F38:F41"/>
     <mergeCell ref="D42:D43"/>
     <mergeCell ref="F42:F45"/>
     <mergeCell ref="D46:D47"/>
     <mergeCell ref="F46:F49"/>
@@ -14095,86 +12253,86 @@
     <mergeCell ref="F122:F125"/>
     <mergeCell ref="H122:H123"/>
     <mergeCell ref="D126:D127"/>
     <mergeCell ref="F126:F129"/>
     <mergeCell ref="A130:A131"/>
     <mergeCell ref="A133:A137"/>
     <mergeCell ref="A139:A142"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.182638888888889" right="0.197916666666667" top="0.740277777777778" bottom="0.288888888888889" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="56" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="88" zoomScaleNormal="88" zoomScalePageLayoutView="100" workbookViewId="0">
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.58984375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.88671875" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="140" width="103.39"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="2" style="140" width="11.48"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="103" width="103.39"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="2" style="103" width="11.48"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="550.55" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.25" right="0.283333333333333" top="0.740277777777778" bottom="0.288888888888889" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="88" zoomScaleNormal="88" zoomScalePageLayoutView="100" workbookViewId="0">
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.58984375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.88671875" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="1" style="140" width="11.48"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="257" min="1" style="103" width="11.48"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="12.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.25" right="0.283333333333333" top="0.740277777777778" bottom="0.288888888888889" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">