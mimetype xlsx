--- v0 (2026-01-30)
+++ v1 (2026-06-28)
@@ -507,76 +507,76 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T104"/>
+  <dimension ref="A1:T105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="7" customWidth="1" min="3" max="3"/>
     <col width="27" customWidth="1" min="4" max="4"/>
-    <col width="18" customWidth="1" min="5" max="5"/>
-[...5 lines deleted...]
-    <col width="24" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
+    <col width="17" customWidth="1" min="6" max="6"/>
+    <col width="24" customWidth="1" min="7" max="7"/>
+    <col width="22" customWidth="1" min="8" max="8"/>
+    <col width="29" customWidth="1" min="9" max="9"/>
+    <col width="19" customWidth="1" min="10" max="10"/>
+    <col width="30" customWidth="1" min="11" max="11"/>
     <col width="27" customWidth="1" min="12" max="12"/>
     <col width="5" customWidth="1" min="13" max="13"/>
     <col width="5" customWidth="1" min="14" max="14"/>
-    <col width="18" customWidth="1" min="15" max="15"/>
-    <col width="24" customWidth="1" min="16" max="16"/>
+    <col width="20" customWidth="1" min="15" max="15"/>
+    <col width="17" customWidth="1" min="16" max="16"/>
     <col width="5" customWidth="1" min="17" max="17"/>
-    <col width="24" customWidth="1" min="18" max="18"/>
+    <col width="5" customWidth="1" min="18" max="18"/>
     <col width="5" customWidth="1" min="19" max="19"/>
     <col width="5" customWidth="1" min="20" max="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Maths</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Colleur</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
@@ -649,6371 +649,6348 @@
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="6" t="inlineStr">
         <is>
-          <t>M. Er-rhaimini</t>
+          <t>M. Bruyère</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 15:15 - 16:10</t>
+          <t>Vendredi 17:15 - 18:10</t>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr"/>
       <c r="D3" s="7" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
       <c r="E3" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="F3" s="7" t="inlineStr">
         <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="G3" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="H3" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="I3" s="7" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
+      <c r="J3" s="7" t="inlineStr">
+        <is>
           <t>G4</t>
         </is>
       </c>
-      <c r="G3" s="7" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="M3" s="7" t="inlineStr"/>
       <c r="N3" s="7" t="inlineStr"/>
       <c r="O3" s="7" t="inlineStr">
         <is>
-          <t>G14</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="P3" s="7" t="inlineStr">
         <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="Q3" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="R3" s="7" t="inlineStr">
+        <is>
           <t>G15</t>
-        </is>
-[...8 lines deleted...]
-          <t>G11</t>
         </is>
       </c>
       <c r="S3" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="T3" s="8" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="6" t="inlineStr">
         <is>
-          <t>M. Dahamna</t>
+          <t>Mme Milleville</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 12:45 - 13:40</t>
+          <t>Mercredi 11:50 - 12:45</t>
         </is>
       </c>
       <c r="C4" s="7" t="inlineStr"/>
       <c r="D4" s="7" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
-      <c r="E4" s="7" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E4" s="7" t="inlineStr"/>
+      <c r="F4" s="7" t="inlineStr"/>
+      <c r="G4" s="7" t="inlineStr"/>
+      <c r="H4" s="7" t="inlineStr"/>
+      <c r="I4" s="7" t="inlineStr"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
-      <c r="K4" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K4" s="7" t="inlineStr"/>
+      <c r="L4" s="7" t="inlineStr"/>
       <c r="M4" s="7" t="inlineStr"/>
       <c r="N4" s="7" t="inlineStr"/>
-      <c r="O4" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O4" s="7" t="inlineStr"/>
       <c r="P4" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
-[...16 lines deleted...]
-      </c>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="Q4" s="7" t="inlineStr"/>
+      <c r="R4" s="7" t="inlineStr"/>
+      <c r="S4" s="7" t="inlineStr"/>
       <c r="T4" s="8" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
-          <t>M. Cauchois</t>
+          <t>Mme Milleville</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 15:15 - 16:10</t>
+          <t>Vendredi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C5" s="7" t="inlineStr"/>
-      <c r="D5" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" s="7" t="inlineStr"/>
       <c r="E5" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="F5" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="I5" s="7" t="inlineStr">
         <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="J5" s="7" t="inlineStr"/>
+      <c r="K5" s="7" t="inlineStr">
+        <is>
           <t>G16</t>
         </is>
       </c>
-      <c r="J5" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="M5" s="7" t="inlineStr"/>
       <c r="N5" s="7" t="inlineStr"/>
       <c r="O5" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
-[...6 lines deleted...]
-      </c>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="P5" s="7" t="inlineStr"/>
       <c r="Q5" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="R5" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="S5" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="T5" s="8" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
-          <t>M. Cauchois</t>
+          <t>M. Er-rhaimini</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 16:15 - 17:10</t>
+          <t>Jeudi 14:05 - 15:00</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr"/>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
-[...36 lines deleted...]
-      </c>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="F6" s="7" t="inlineStr"/>
+      <c r="G6" s="7" t="inlineStr"/>
+      <c r="H6" s="7" t="inlineStr"/>
+      <c r="I6" s="7" t="inlineStr"/>
+      <c r="J6" s="7" t="inlineStr"/>
+      <c r="K6" s="7" t="inlineStr"/>
+      <c r="L6" s="7" t="inlineStr"/>
       <c r="M6" s="7" t="inlineStr"/>
       <c r="N6" s="7" t="inlineStr"/>
-      <c r="O6" s="7" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="O6" s="7" t="inlineStr"/>
+      <c r="P6" s="7" t="inlineStr"/>
+      <c r="Q6" s="7" t="inlineStr"/>
+      <c r="R6" s="7" t="inlineStr"/>
+      <c r="S6" s="7" t="inlineStr"/>
       <c r="T6" s="8" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="6" t="inlineStr">
         <is>
-          <t>M. Decultot</t>
+          <t>M. Er-rhaimini</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
-          <t>Vendredi 16:15 - 17:10</t>
+          <t>Jeudi 15:15 - 16:10</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr"/>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="E7" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
-[...8 lines deleted...]
-      <c r="L7" s="7" t="inlineStr"/>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="F7" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="G7" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="H7" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="I7" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="J7" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="K7" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="L7" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
       <c r="M7" s="7" t="inlineStr"/>
       <c r="N7" s="7" t="inlineStr"/>
-      <c r="O7" s="7" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S7" s="7" t="inlineStr"/>
+      <c r="O7" s="7" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
+      <c r="P7" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="Q7" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="R7" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="S7" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
       <c r="T7" s="8" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>M. Decultot</t>
+          <t>M. Cauchois</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
-          <t>Vendredi 17:15 - 18:10</t>
+          <t>Mercredi 15:15 - 16:10</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr"/>
-      <c r="D8" s="7" t="inlineStr"/>
-      <c r="E8" s="7" t="inlineStr"/>
+      <c r="D8" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="E8" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="G8" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="H8" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="I8" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="J8" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="K8" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="L8" s="7" t="inlineStr">
+        <is>
           <t>G10</t>
-        </is>
-[...28 lines deleted...]
-          <t>G6</t>
         </is>
       </c>
       <c r="M8" s="7" t="inlineStr"/>
       <c r="N8" s="7" t="inlineStr"/>
       <c r="O8" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="P8" s="7" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="Q8" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="R8" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="S8" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="T8" s="8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
-          <t>M. Schweitzer</t>
+          <t>M. Cauchois</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
-          <t>Mardi 16:15 - 17:10</t>
+          <t>Mercredi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C9" s="7" t="inlineStr"/>
       <c r="D9" s="7" t="inlineStr">
         <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="E9" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="F9" s="7" t="inlineStr">
+        <is>
           <t>G4</t>
         </is>
       </c>
-      <c r="E9" s="7" t="inlineStr">
+      <c r="G9" s="7" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
+      <c r="H9" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="I9" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="J9" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="K9" s="7" t="inlineStr">
         <is>
           <t>G2</t>
-        </is>
-[...28 lines deleted...]
-          <t>G7</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="M9" s="7" t="inlineStr"/>
       <c r="N9" s="7" t="inlineStr"/>
       <c r="O9" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="P9" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="Q9" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="R9" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="S9" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="T9" s="8" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>Mme Milleville</t>
+          <t>M. Decultot</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 11:50 - 12:45</t>
+          <t>Vendredi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr"/>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
-[...2 lines deleted...]
-      <c r="E10" s="7" t="inlineStr"/>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="E10" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
       <c r="F10" s="7" t="inlineStr"/>
       <c r="G10" s="7" t="inlineStr"/>
       <c r="H10" s="7" t="inlineStr"/>
       <c r="I10" s="7" t="inlineStr"/>
       <c r="J10" s="7" t="inlineStr"/>
       <c r="K10" s="7" t="inlineStr"/>
       <c r="L10" s="7" t="inlineStr"/>
       <c r="M10" s="7" t="inlineStr"/>
       <c r="N10" s="7" t="inlineStr"/>
       <c r="O10" s="7" t="inlineStr"/>
-      <c r="P10" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P10" s="7" t="inlineStr"/>
       <c r="Q10" s="7" t="inlineStr"/>
       <c r="R10" s="7" t="inlineStr"/>
-      <c r="S10" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S10" s="7" t="inlineStr"/>
       <c r="T10" s="8" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
-          <t>Mme Milleville</t>
+          <t>M. Decultot</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
-          <t>Vendredi 16:15 - 17:10</t>
+          <t>Vendredi 17:15 - 18:10</t>
         </is>
       </c>
       <c r="C11" s="7" t="inlineStr"/>
       <c r="D11" s="7" t="inlineStr"/>
-      <c r="E11" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" s="7" t="inlineStr"/>
       <c r="F11" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="G11" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="I11" s="7" t="inlineStr">
         <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="J11" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="K11" s="7" t="inlineStr">
+        <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="J11" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="M11" s="7" t="inlineStr"/>
       <c r="N11" s="7" t="inlineStr"/>
       <c r="O11" s="7" t="inlineStr">
         <is>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="P11" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="Q11" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="R11" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="S11" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="T11" s="8" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="6" t="inlineStr">
+        <is>
+          <t>M. Dahamna</t>
+        </is>
+      </c>
+      <c r="B12" s="7" t="inlineStr">
+        <is>
+          <t>Mercredi 14:05 - 15:00</t>
+        </is>
+      </c>
+      <c r="C12" s="7" t="inlineStr"/>
+      <c r="D12" s="7" t="inlineStr"/>
+      <c r="E12" s="7" t="inlineStr"/>
+      <c r="F12" s="7" t="inlineStr"/>
+      <c r="G12" s="7" t="inlineStr"/>
+      <c r="H12" s="7" t="inlineStr"/>
+      <c r="I12" s="7" t="inlineStr"/>
+      <c r="J12" s="7" t="inlineStr"/>
+      <c r="K12" s="7" t="inlineStr"/>
+      <c r="L12" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="M12" s="7" t="inlineStr"/>
+      <c r="N12" s="7" t="inlineStr"/>
+      <c r="O12" s="7" t="inlineStr"/>
+      <c r="P12" s="7" t="inlineStr"/>
+      <c r="Q12" s="7" t="inlineStr"/>
+      <c r="R12" s="7" t="inlineStr"/>
+      <c r="S12" s="7" t="inlineStr"/>
+      <c r="T12" s="8" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="6" t="inlineStr">
+        <is>
+          <t>M. Dahamna</t>
+        </is>
+      </c>
+      <c r="B13" s="7" t="inlineStr">
+        <is>
+          <t>Jeudi 12:45 - 13:40</t>
+        </is>
+      </c>
+      <c r="C13" s="7" t="inlineStr"/>
+      <c r="D13" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="E13" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="F13" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="G13" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="H13" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="I13" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="J13" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="K13" s="7" t="inlineStr">
+        <is>
           <t>G1</t>
         </is>
       </c>
-      <c r="P11" s="7" t="inlineStr"/>
-      <c r="Q11" s="7" t="inlineStr">
+      <c r="L13" s="7" t="inlineStr"/>
+      <c r="M13" s="7" t="inlineStr"/>
+      <c r="N13" s="7" t="inlineStr"/>
+      <c r="O13" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="P13" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="Q13" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
-      <c r="R11" s="7" t="inlineStr">
+      <c r="R13" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="S13" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="T13" s="8" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>M. Schweitzer</t>
+        </is>
+      </c>
+      <c r="B14" s="10" t="inlineStr">
+        <is>
+          <t>Mardi 16:15 - 17:10</t>
+        </is>
+      </c>
+      <c r="C14" s="10" t="inlineStr"/>
+      <c r="D14" s="10" t="inlineStr"/>
+      <c r="E14" s="10" t="inlineStr"/>
+      <c r="F14" s="10" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="G14" s="10" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="H14" s="10" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="I14" s="10" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="J14" s="10" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="K14" s="10" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="L14" s="10" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="M14" s="10" t="inlineStr"/>
+      <c r="N14" s="10" t="inlineStr"/>
+      <c r="O14" s="10" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="P14" s="10" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
-      <c r="S11" s="7" t="inlineStr"/>
-[...34 lines deleted...]
-      <c r="H12" s="10" t="inlineStr">
+      <c r="Q14" s="10" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="R14" s="10" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
-      <c r="I12" s="10" t="inlineStr">
-[...50 lines deleted...]
-      <c r="A14" s="1" t="inlineStr">
+      <c r="S14" s="10" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="T14" s="11" t="inlineStr"/>
+    </row>
+    <row r="15"/>
+    <row r="16">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Chimie</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Colleur</t>
         </is>
       </c>
-      <c r="B15" s="3" t="inlineStr">
+      <c r="B17" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C15" s="3" t="inlineStr">
+      <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D15" s="4" t="inlineStr">
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E15" s="4" t="inlineStr">
+      <c r="E17" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
+      <c r="F17" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G15" s="4" t="inlineStr">
+      <c r="G17" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H15" s="4" t="inlineStr">
+      <c r="H17" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I15" s="4" t="inlineStr">
+      <c r="I17" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J15" s="4" t="inlineStr">
+      <c r="J17" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K15" s="4" t="inlineStr">
+      <c r="K17" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L15" s="4" t="inlineStr">
+      <c r="L17" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M15" s="4" t="inlineStr">
+      <c r="M17" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N15" s="4" t="inlineStr">
+      <c r="N17" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O15" s="4" t="inlineStr">
+      <c r="O17" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P15" s="4" t="inlineStr">
+      <c r="P17" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q15" s="4" t="inlineStr">
+      <c r="Q17" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R15" s="4" t="inlineStr">
+      <c r="R17" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S15" s="4" t="inlineStr">
+      <c r="S17" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T15" s="5" t="inlineStr">
+      <c r="T17" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
-    </row>
-[...173 lines deleted...]
-      <c r="T17" s="8" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>M. Heinrich</t>
+          <t>M. Cloet</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
-          <t>Mardi 16:15 - 17:10</t>
+          <t>Jeudi 15:05 - 16:00</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr"/>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>Delahaye Targat Thom
-Simon Théo</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="G18" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="H18" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="I18" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="J18" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="K18" s="7" t="inlineStr">
+        <is>
           <t>G3</t>
-        </is>
-[...28 lines deleted...]
-          <t>G1</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="M18" s="7" t="inlineStr"/>
       <c r="N18" s="7" t="inlineStr"/>
       <c r="O18" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="P18" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="Q18" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="R18" s="7" t="inlineStr">
         <is>
-          <t>Pignata-Dauvel Quentin
-[...3 lines deleted...]
-      <c r="S18" s="7" t="inlineStr"/>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="S18" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
       <c r="T18" s="8" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>M. Debure</t>
+          <t>M. Cloet</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
-          <t>Mardi 16:15 - 17:10</t>
+          <t>Vendredi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C19" s="7" t="inlineStr"/>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
-[...7 lines deleted...]
-      </c>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="E19" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="F19" s="7" t="inlineStr"/>
       <c r="G19" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>Pignata-Dauvel Quentin
-Piquereau Jules</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="I19" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
-[...6 lines deleted...]
-      </c>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="J19" s="7" t="inlineStr"/>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="M19" s="7" t="inlineStr"/>
       <c r="N19" s="7" t="inlineStr"/>
       <c r="O19" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
-[...7 lines deleted...]
-      </c>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="P19" s="7" t="inlineStr"/>
       <c r="Q19" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="R19" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="S19" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="T19" s="8" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>M. Delaroche</t>
+          <t>M. Quedru</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
-          <t>Mardi 17:15 - 18:10</t>
+          <t>Vendredi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr"/>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>Pignata-Dauvel Quentin
-Piquereau Jules</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="I20" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="J20" s="7" t="inlineStr">
+        <is>
           <t>G15</t>
         </is>
       </c>
-      <c r="I20" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J20" s="7" t="inlineStr"/>
       <c r="K20" s="7" t="inlineStr"/>
-      <c r="L20" s="7" t="inlineStr"/>
+      <c r="L20" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
       <c r="M20" s="7" t="inlineStr"/>
       <c r="N20" s="7" t="inlineStr"/>
-      <c r="O20" s="7" t="inlineStr"/>
-      <c r="P20" s="7" t="inlineStr"/>
+      <c r="O20" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="P20" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
       <c r="Q20" s="7" t="inlineStr"/>
-      <c r="R20" s="7" t="inlineStr"/>
-      <c r="S20" s="7" t="inlineStr"/>
+      <c r="R20" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="S20" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
       <c r="T20" s="8" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>M. Delaroche</t>
+          <t>M. Debure</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
-          <t>Vendredi 17:15 - 18:10</t>
+          <t>Mardi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C21" s="7" t="inlineStr"/>
-      <c r="D21" s="7" t="inlineStr"/>
+      <c r="D21" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
       <c r="E21" s="7" t="inlineStr"/>
-      <c r="F21" s="7" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="I21" s="7" t="inlineStr"/>
+      <c r="F21" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="G21" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="H21" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="I21" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
-[...2 lines deleted...]
-      <c r="K21" s="7" t="inlineStr"/>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="K21" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>Delahaye Targat Thom
-Simon Théo</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="M21" s="7" t="inlineStr"/>
       <c r="N21" s="7" t="inlineStr"/>
       <c r="O21" s="7" t="inlineStr">
         <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="P21" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="Q21" s="7" t="inlineStr">
+        <is>
           <t>G1</t>
         </is>
       </c>
-      <c r="P21" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="R21" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="S21" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="T21" s="8" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>M. Latour</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>Jeudi 15:05 - 16:00</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr"/>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="F22" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="G22" s="7" t="inlineStr">
+        <is>
           <t>G16</t>
         </is>
       </c>
-      <c r="F22" s="7" t="inlineStr">
+      <c r="H22" s="7" t="inlineStr">
         <is>
           <t>G5</t>
-        </is>
-[...9 lines deleted...]
-Simon Théo</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>Pignata-Dauvel Quentin
-Piquereau Jules</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="M22" s="7" t="inlineStr"/>
       <c r="N22" s="7" t="inlineStr"/>
       <c r="O22" s="7" t="inlineStr">
         <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="P22" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="Q22" s="7" t="inlineStr">
+        <is>
           <t>G3</t>
         </is>
       </c>
-      <c r="P22" s="7" t="inlineStr">
+      <c r="R22" s="7" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
-      <c r="Q22" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="S22" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="T22" s="8" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
-          <t>M. Schlichter</t>
+          <t>M. Heinrich</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 14:05 - 15:00</t>
+          <t>Mardi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C23" s="7" t="inlineStr"/>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="E23" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="G23" s="7" t="inlineStr"/>
+      <c r="H23" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="I23" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="J23" s="7" t="inlineStr">
+        <is>
           <t>G11</t>
         </is>
       </c>
-      <c r="G23" s="7" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>Pignata-Dauvel Quentin
-Piquereau Jules</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="M23" s="7" t="inlineStr"/>
       <c r="N23" s="7" t="inlineStr"/>
-      <c r="O23" s="7" t="inlineStr"/>
+      <c r="O23" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
       <c r="P23" s="7" t="inlineStr">
         <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="Q23" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="R23" s="7" t="inlineStr">
+        <is>
           <t>G15</t>
         </is>
       </c>
-      <c r="Q23" s="7" t="inlineStr">
+      <c r="S23" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="T23" s="8" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="6" t="inlineStr">
+        <is>
+          <t>M. Delaroche</t>
+        </is>
+      </c>
+      <c r="B24" s="7" t="inlineStr">
+        <is>
+          <t>Mardi 17:15 - 18:10</t>
+        </is>
+      </c>
+      <c r="C24" s="7" t="inlineStr"/>
+      <c r="D24" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="E24" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="F24" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="G24" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="H24" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="I24" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="J24" s="7" t="inlineStr"/>
+      <c r="K24" s="7" t="inlineStr"/>
+      <c r="L24" s="7" t="inlineStr"/>
+      <c r="M24" s="7" t="inlineStr"/>
+      <c r="N24" s="7" t="inlineStr"/>
+      <c r="O24" s="7" t="inlineStr"/>
+      <c r="P24" s="7" t="inlineStr"/>
+      <c r="Q24" s="7" t="inlineStr"/>
+      <c r="R24" s="7" t="inlineStr"/>
+      <c r="S24" s="7" t="inlineStr"/>
+      <c r="T24" s="8" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="6" t="inlineStr">
+        <is>
+          <t>M. Delaroche</t>
+        </is>
+      </c>
+      <c r="B25" s="7" t="inlineStr">
+        <is>
+          <t>Vendredi 17:15 - 18:10</t>
+        </is>
+      </c>
+      <c r="C25" s="7" t="inlineStr"/>
+      <c r="D25" s="7" t="inlineStr"/>
+      <c r="E25" s="7" t="inlineStr"/>
+      <c r="F25" s="7" t="inlineStr"/>
+      <c r="G25" s="7" t="inlineStr"/>
+      <c r="H25" s="7" t="inlineStr"/>
+      <c r="I25" s="7" t="inlineStr"/>
+      <c r="J25" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="K25" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="L25" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="M25" s="7" t="inlineStr"/>
+      <c r="N25" s="7" t="inlineStr"/>
+      <c r="O25" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
-      <c r="R23" s="7" t="inlineStr">
+      <c r="P25" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="Q25" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="R25" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="S25" s="7" t="inlineStr"/>
+      <c r="T25" s="8" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="9" t="inlineStr">
+        <is>
+          <t>M. Schlichter</t>
+        </is>
+      </c>
+      <c r="B26" s="10" t="inlineStr">
+        <is>
+          <t>Mercredi 14:05 - 15:00</t>
+        </is>
+      </c>
+      <c r="C26" s="10" t="inlineStr"/>
+      <c r="D26" s="10" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="E26" s="10" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="F26" s="10" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="G26" s="10" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="H26" s="10" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="I26" s="10" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="J26" s="10" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="K26" s="10" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="L26" s="10" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="M26" s="10" t="inlineStr"/>
+      <c r="N26" s="10" t="inlineStr"/>
+      <c r="O26" s="10" t="inlineStr"/>
+      <c r="P26" s="10" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="Q26" s="10" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="R26" s="10" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
-      <c r="S23" s="7" t="inlineStr">
-[...63 lines deleted...]
-      <c r="O24" s="10" t="inlineStr">
+      <c r="S26" s="10" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
-      <c r="P24" s="10" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A26" s="1" t="inlineStr">
+      <c r="T26" s="11" t="inlineStr"/>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>TP Physique</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
         <is>
           <t>Colleur</t>
         </is>
       </c>
-      <c r="B27" s="3" t="inlineStr">
+      <c r="B29" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C27" s="3" t="inlineStr">
+      <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D27" s="4" t="inlineStr">
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E27" s="4" t="inlineStr">
+      <c r="E29" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F27" s="4" t="inlineStr">
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G27" s="4" t="inlineStr">
+      <c r="G29" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H27" s="4" t="inlineStr">
+      <c r="H29" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I27" s="4" t="inlineStr">
+      <c r="I29" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J27" s="4" t="inlineStr">
+      <c r="J29" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K27" s="4" t="inlineStr">
+      <c r="K29" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L27" s="4" t="inlineStr">
+      <c r="L29" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M27" s="4" t="inlineStr">
+      <c r="M29" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N27" s="4" t="inlineStr">
+      <c r="N29" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O27" s="4" t="inlineStr">
+      <c r="O29" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P27" s="4" t="inlineStr">
+      <c r="P29" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q27" s="4" t="inlineStr">
+      <c r="Q29" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R27" s="4" t="inlineStr">
+      <c r="R29" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S27" s="4" t="inlineStr">
+      <c r="S29" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T27" s="5" t="inlineStr">
+      <c r="T29" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...1 lines deleted...]
-      <c r="B28" s="7" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="6" t="inlineStr"/>
+      <c r="B30" s="7" t="inlineStr">
         <is>
           <t>Jeudi 14:05 - 16:00</t>
         </is>
       </c>
-      <c r="C28" s="7" t="inlineStr"/>
-      <c r="D28" s="7" t="inlineStr">
+      <c r="C30" s="7" t="inlineStr"/>
+      <c r="D30" s="7" t="inlineStr">
         <is>
           <t>G1
 G2
 G3
 G4
 G7
 G8
-G12
-[...3 lines deleted...]
-      <c r="E28" s="7" t="inlineStr">
+G13
+G16</t>
+        </is>
+      </c>
+      <c r="E30" s="7" t="inlineStr">
         <is>
           <t>G4
+G5
 G6
 G9
 G10
 G11
-G12
 G13
 G14</t>
         </is>
       </c>
-      <c r="F28" s="7" t="inlineStr">
+      <c r="F30" s="7" t="inlineStr">
         <is>
           <t>G1
 G2
 G3
 G6
 G7
 G8
 G13
 G16</t>
         </is>
       </c>
-      <c r="G28" s="7" t="inlineStr">
+      <c r="G30" s="7" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G6
+G9
+G10
+G11
+G13
+G14</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="inlineStr">
+        <is>
+          <t>G1
+G2
+G3
+G6
+G7
+G8
+G13
+G16</t>
+        </is>
+      </c>
+      <c r="I30" s="7" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G6
+G9
+G10
+G11
+G13
+G14</t>
+        </is>
+      </c>
+      <c r="J30" s="7" t="inlineStr">
+        <is>
+          <t>G1
+G2
+G3
+G7
+G8
+G10
+G13
+G16</t>
+        </is>
+      </c>
+      <c r="K30" s="7" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G6
+G9
+G10
+G11
+G13
+G14</t>
+        </is>
+      </c>
+      <c r="L30" s="7" t="inlineStr">
+        <is>
+          <t>G1
+G2
+G3
+G7
+G8
+G12
+G13
+G16</t>
+        </is>
+      </c>
+      <c r="M30" s="7" t="inlineStr"/>
+      <c r="N30" s="7" t="inlineStr"/>
+      <c r="O30" s="7" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G6
+G9
+G10
+G11
+G12
+G15</t>
+        </is>
+      </c>
+      <c r="P30" s="7" t="inlineStr">
+        <is>
+          <t>G1
+G3
+G6
+G7
+G8
+G13
+G14
+G16</t>
+        </is>
+      </c>
+      <c r="Q30" s="7" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G6
+G9
+G10
+G11
+G12
+G14</t>
+        </is>
+      </c>
+      <c r="R30" s="7" t="inlineStr">
+        <is>
+          <t>G1
+G2
+G3
+G6
+G7
+G8
+G13
+G14</t>
+        </is>
+      </c>
+      <c r="S30" s="7" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G6
+G9
+G10
+G11
+G12
+G15</t>
+        </is>
+      </c>
+      <c r="T30" s="8" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="9" t="inlineStr"/>
+      <c r="B31" s="10" t="inlineStr">
+        <is>
+          <t>Jeudi 16:15 - 18:10</t>
+        </is>
+      </c>
+      <c r="C31" s="10" t="inlineStr"/>
+      <c r="D31" s="10" t="inlineStr">
         <is>
           <t>G5
 G6
 G9
 G10
 G11
 G12
-G13
-[...3 lines deleted...]
-      <c r="H28" s="7" t="inlineStr">
+G14
+G15</t>
+        </is>
+      </c>
+      <c r="E31" s="10" t="inlineStr">
         <is>
           <t>G1
-G4
-G6
+G2
+G3
 G7
+G8
+G12
+G15
+G16</t>
+        </is>
+      </c>
+      <c r="F31" s="10" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G9
 G10
 G11
+G12
+G14
+G15</t>
+        </is>
+      </c>
+      <c r="G31" s="10" t="inlineStr">
+        <is>
+          <t>G1
+G2
+G3
+G7
+G8
+G12
 G15
 G16</t>
         </is>
       </c>
-      <c r="I28" s="7" t="inlineStr">
+      <c r="H31" s="10" t="inlineStr">
         <is>
           <t>G4
+G5
+G9
+G10
+G11
+G12
+G14
+G15</t>
+        </is>
+      </c>
+      <c r="I31" s="10" t="inlineStr">
+        <is>
+          <t>G1
+G2
+G3
+G7
+G8
+G12
+G15
+G16</t>
+        </is>
+      </c>
+      <c r="J31" s="10" t="inlineStr">
+        <is>
+          <t>G4
+G5
+G6
+G9
+G11
+G12
+G14
+G15</t>
+        </is>
+      </c>
+      <c r="K31" s="10" t="inlineStr">
+        <is>
+          <t>G1
+G2
+G3
+G7
+G8
+G12
+G15
+G16</t>
+        </is>
+      </c>
+      <c r="L31" s="10" t="inlineStr">
+        <is>
+          <t>G4
+G5
 G6
 G9
 G10
 G11
-G12
-[...4 lines deleted...]
-      <c r="J28" s="7" t="inlineStr">
+G14
+G15</t>
+        </is>
+      </c>
+      <c r="M31" s="10" t="inlineStr"/>
+      <c r="N31" s="10" t="inlineStr"/>
+      <c r="O31" s="10" t="inlineStr">
         <is>
           <t>G1
 G2
 G3
 G7
 G8
 G13
 G14
 G16</t>
         </is>
       </c>
-      <c r="K28" s="7" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L28" s="7" t="inlineStr">
+      <c r="P31" s="10" t="inlineStr">
         <is>
           <t>G2
-G3
-[...106 lines deleted...]
-          <t>G4
+G4
 G5
 G9
 G10
 G11
 G12
-G14
 G15</t>
         </is>
       </c>
-      <c r="G29" s="10" t="inlineStr">
-[...97 lines deleted...]
-      <c r="Q29" s="10" t="inlineStr">
+      <c r="Q31" s="10" t="inlineStr">
         <is>
           <t>G1
 G2
 G3
 G7
 G8
 G13
 G15
 G16</t>
         </is>
       </c>
-      <c r="R29" s="10" t="inlineStr">
-[...2 lines deleted...]
-G4
+      <c r="R31" s="10" t="inlineStr">
+        <is>
+          <t>G4
 G5
-G8
+G9
 G10
 G11
+G12
 G15
 G16</t>
         </is>
       </c>
-      <c r="S29" s="10" t="inlineStr">
+      <c r="S31" s="10" t="inlineStr">
         <is>
           <t>G1
 G2
 G3
+G7
 G8
-G11
 G13
-G15
+G14
 G16</t>
         </is>
       </c>
-      <c r="T29" s="11" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="A31" s="1" t="inlineStr">
+      <c r="T31" s="11" t="inlineStr"/>
+    </row>
+    <row r="32"/>
+    <row r="33">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Physique</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="2" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
         <is>
           <t>Colleur</t>
         </is>
       </c>
-      <c r="B32" s="3" t="inlineStr">
+      <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C32" s="3" t="inlineStr">
+      <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D32" s="4" t="inlineStr">
+      <c r="D34" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E32" s="4" t="inlineStr">
+      <c r="E34" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F32" s="4" t="inlineStr">
+      <c r="F34" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G32" s="4" t="inlineStr">
+      <c r="G34" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H32" s="4" t="inlineStr">
+      <c r="H34" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I32" s="4" t="inlineStr">
+      <c r="I34" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J32" s="4" t="inlineStr">
+      <c r="J34" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K32" s="4" t="inlineStr">
+      <c r="K34" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L32" s="4" t="inlineStr">
+      <c r="L34" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M32" s="4" t="inlineStr">
+      <c r="M34" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N32" s="4" t="inlineStr">
+      <c r="N34" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O32" s="4" t="inlineStr">
+      <c r="O34" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P32" s="4" t="inlineStr">
+      <c r="P34" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q32" s="4" t="inlineStr">
+      <c r="Q34" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R32" s="4" t="inlineStr">
+      <c r="R34" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S32" s="4" t="inlineStr">
+      <c r="S34" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T32" s="5" t="inlineStr">
+      <c r="T34" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
-    </row>
-[...110 lines deleted...]
-      <c r="T34" s="8" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="6" t="inlineStr">
         <is>
-          <t>M. Dessup</t>
+          <t>M. Barreau</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 08:45 - 09:40</t>
+          <t>Vendredi 17:15 - 18:10</t>
         </is>
       </c>
       <c r="C35" s="7" t="inlineStr"/>
-      <c r="D35" s="7" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="K35" s="7" t="inlineStr"/>
+      <c r="D35" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="E35" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="F35" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="G35" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="H35" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="I35" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="J35" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="K35" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>G14</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="M35" s="7" t="inlineStr"/>
       <c r="N35" s="7" t="inlineStr"/>
-      <c r="O35" s="7" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S35" s="7" t="inlineStr"/>
+      <c r="O35" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="P35" s="7" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
+      <c r="Q35" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="R35" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="S35" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
       <c r="T35" s="8" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
-          <t>M. Debure</t>
+          <t>M. Le Breton</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 15:05 - 16:00</t>
+          <t>Mercredi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr"/>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
-[...3 lines deleted...]
-      <c r="G36" s="7" t="inlineStr"/>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="G36" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="M36" s="7" t="inlineStr"/>
       <c r="N36" s="7" t="inlineStr"/>
       <c r="O36" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
-[...2 lines deleted...]
-      <c r="P36" s="7" t="inlineStr"/>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="P36" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
       <c r="Q36" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="R36" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="S36" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="T36" s="8" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="6" t="inlineStr">
         <is>
           <t>M. Debure</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 08:45 - 09:40</t>
+          <t>Mercredi 15:05 - 16:00</t>
         </is>
       </c>
       <c r="C37" s="7" t="inlineStr"/>
-      <c r="D37" s="7" t="inlineStr"/>
+      <c r="D37" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
       <c r="E37" s="7" t="inlineStr"/>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="G37" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
-[...3 lines deleted...]
-      <c r="I37" s="7" t="inlineStr"/>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="H37" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="I37" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
       <c r="J37" s="7" t="inlineStr"/>
-      <c r="K37" s="7" t="inlineStr"/>
-      <c r="L37" s="7" t="inlineStr"/>
+      <c r="K37" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="L37" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
       <c r="M37" s="7" t="inlineStr"/>
       <c r="N37" s="7" t="inlineStr"/>
-      <c r="O37" s="7" t="inlineStr"/>
+      <c r="O37" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
       <c r="P37" s="7" t="inlineStr">
         <is>
-          <t>G14</t>
-[...2 lines deleted...]
-      <c r="Q37" s="7" t="inlineStr"/>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="Q37" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
       <c r="R37" s="7" t="inlineStr"/>
-      <c r="S37" s="7" t="inlineStr"/>
+      <c r="S37" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
       <c r="T37" s="8" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
-          <t>M. Hiron-Sirot</t>
+          <t>M. Debure</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 10:50 - 11:45</t>
+          <t>Jeudi 08:45 - 09:40</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr"/>
-      <c r="D38" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E38" s="7" t="inlineStr"/>
+      <c r="D38" s="7" t="inlineStr"/>
+      <c r="E38" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
       <c r="F38" s="7" t="inlineStr"/>
-      <c r="G38" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G38" s="7" t="inlineStr"/>
       <c r="H38" s="7" t="inlineStr"/>
       <c r="I38" s="7" t="inlineStr"/>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
-[...11 lines deleted...]
-      </c>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="K38" s="7" t="inlineStr"/>
+      <c r="L38" s="7" t="inlineStr"/>
       <c r="M38" s="7" t="inlineStr"/>
       <c r="N38" s="7" t="inlineStr"/>
       <c r="O38" s="7" t="inlineStr"/>
-      <c r="P38" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="P38" s="7" t="inlineStr"/>
+      <c r="Q38" s="7" t="inlineStr"/>
       <c r="R38" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="S38" s="7" t="inlineStr"/>
       <c r="T38" s="8" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="6" t="inlineStr">
         <is>
-          <t>M. Hiron-Sirot</t>
+          <t>M. Batut</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 12:00 - 12:55</t>
+          <t>Mardi 17:15 - 18:10</t>
         </is>
       </c>
       <c r="C39" s="7" t="inlineStr"/>
       <c r="D39" s="7" t="inlineStr"/>
       <c r="E39" s="7" t="inlineStr">
         <is>
-          <t>G12</t>
-[...2 lines deleted...]
-      <c r="F39" s="7" t="inlineStr"/>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="F39" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
       <c r="G39" s="7" t="inlineStr"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="I39" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
-[...4 lines deleted...]
-      <c r="L39" s="7" t="inlineStr"/>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="J39" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="K39" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="L39" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
       <c r="M39" s="7" t="inlineStr"/>
       <c r="N39" s="7" t="inlineStr"/>
       <c r="O39" s="7" t="inlineStr">
         <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="P39" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="Q39" s="7" t="inlineStr">
+        <is>
           <t>G9</t>
         </is>
       </c>
-      <c r="P39" s="7" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R39" s="7" t="inlineStr"/>
+      <c r="R39" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
       <c r="S39" s="7" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="T39" s="8" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
-          <t>M. Hiron-Sirot</t>
+          <t>M. Batut</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 14:05 - 15:00</t>
+          <t>Jeudi 12:00 - 12:55</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr"/>
-      <c r="D40" s="7" t="inlineStr"/>
+      <c r="D40" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
       <c r="E40" s="7" t="inlineStr"/>
-      <c r="F40" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G40" s="7" t="inlineStr"/>
+      <c r="F40" s="7" t="inlineStr"/>
+      <c r="G40" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
       <c r="H40" s="7" t="inlineStr"/>
       <c r="I40" s="7" t="inlineStr"/>
       <c r="J40" s="7" t="inlineStr"/>
       <c r="K40" s="7" t="inlineStr"/>
       <c r="L40" s="7" t="inlineStr"/>
       <c r="M40" s="7" t="inlineStr"/>
       <c r="N40" s="7" t="inlineStr"/>
       <c r="O40" s="7" t="inlineStr"/>
       <c r="P40" s="7" t="inlineStr"/>
       <c r="Q40" s="7" t="inlineStr"/>
       <c r="R40" s="7" t="inlineStr"/>
       <c r="S40" s="7" t="inlineStr"/>
       <c r="T40" s="8" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="6" t="inlineStr">
         <is>
-          <t>M. Batut</t>
+          <t>M. Dessup</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
-          <t>Mardi 17:15 - 18:10</t>
+          <t>Mardi 12:05 - 13:00</t>
         </is>
       </c>
       <c r="C41" s="7" t="inlineStr"/>
-      <c r="D41" s="7" t="inlineStr"/>
+      <c r="D41" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
       <c r="E41" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
-[...2 lines deleted...]
-      <c r="F41" s="7" t="inlineStr">
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="F41" s="7" t="inlineStr"/>
+      <c r="G41" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="H41" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
-      <c r="G41" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H41" s="7" t="inlineStr"/>
       <c r="I41" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="J41" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr"/>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="M41" s="7" t="inlineStr"/>
       <c r="N41" s="7" t="inlineStr"/>
-      <c r="O41" s="7" t="inlineStr"/>
+      <c r="O41" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
       <c r="P41" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
-      <c r="Q41" s="7" t="inlineStr"/>
+      <c r="Q41" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
       <c r="R41" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="S41" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="T41" s="8" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
-          <t>M. Batut</t>
+          <t>M. Dessup</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 12:00 - 12:55</t>
+          <t>Mercredi 12:00 - 12:55</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr"/>
-      <c r="D42" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D42" s="7" t="inlineStr"/>
       <c r="E42" s="7" t="inlineStr"/>
       <c r="F42" s="7" t="inlineStr"/>
       <c r="G42" s="7" t="inlineStr"/>
       <c r="H42" s="7" t="inlineStr"/>
       <c r="I42" s="7" t="inlineStr"/>
       <c r="J42" s="7" t="inlineStr"/>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr"/>
       <c r="M42" s="7" t="inlineStr"/>
       <c r="N42" s="7" t="inlineStr"/>
-      <c r="O42" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O42" s="7" t="inlineStr"/>
       <c r="P42" s="7" t="inlineStr"/>
-      <c r="Q42" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q42" s="7" t="inlineStr"/>
       <c r="R42" s="7" t="inlineStr"/>
       <c r="S42" s="7" t="inlineStr"/>
       <c r="T42" s="8" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="6" t="inlineStr">
         <is>
-          <t>M. Batut</t>
+          <t>M. Dessup</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
-          <t>Jeudi 15:15 - 16:10</t>
+          <t>Jeudi 08:45 - 09:40</t>
         </is>
       </c>
       <c r="C43" s="7" t="inlineStr"/>
       <c r="D43" s="7" t="inlineStr"/>
       <c r="E43" s="7" t="inlineStr"/>
-      <c r="F43" s="7" t="inlineStr"/>
+      <c r="F43" s="7" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
       <c r="G43" s="7" t="inlineStr"/>
-      <c r="H43" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H43" s="7" t="inlineStr"/>
       <c r="I43" s="7" t="inlineStr"/>
       <c r="J43" s="7" t="inlineStr"/>
       <c r="K43" s="7" t="inlineStr"/>
       <c r="L43" s="7" t="inlineStr"/>
       <c r="M43" s="7" t="inlineStr"/>
       <c r="N43" s="7" t="inlineStr"/>
       <c r="O43" s="7" t="inlineStr"/>
       <c r="P43" s="7" t="inlineStr"/>
       <c r="Q43" s="7" t="inlineStr"/>
       <c r="R43" s="7" t="inlineStr"/>
       <c r="S43" s="7" t="inlineStr"/>
       <c r="T43" s="8" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
-          <t>Mme Lesueur</t>
+          <t>M. Hiron-Sirot</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>Mercredi 10:50 - 11:45</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr"/>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
-[...6 lines deleted...]
-      </c>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="H44" s="7" t="inlineStr"/>
       <c r="I44" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="M44" s="7" t="inlineStr"/>
       <c r="N44" s="7" t="inlineStr"/>
       <c r="O44" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="P44" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="Q44" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="R44" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="S44" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="T44" s="8" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
-          <t>Mme Lesueur</t>
+          <t>M. Hiron-Sirot</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 15:15 - 16:10</t>
+          <t>Jeudi 14:05 - 15:00</t>
         </is>
       </c>
       <c r="C45" s="7" t="inlineStr"/>
-      <c r="D45" s="7" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="D45" s="7" t="inlineStr"/>
+      <c r="E45" s="7" t="inlineStr"/>
+      <c r="F45" s="7" t="inlineStr"/>
       <c r="G45" s="7" t="inlineStr"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="I45" s="7" t="inlineStr"/>
       <c r="J45" s="7" t="inlineStr"/>
       <c r="K45" s="7" t="inlineStr"/>
       <c r="L45" s="7" t="inlineStr"/>
       <c r="M45" s="7" t="inlineStr"/>
       <c r="N45" s="7" t="inlineStr"/>
-      <c r="O45" s="7" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="O45" s="7" t="inlineStr"/>
+      <c r="P45" s="7" t="inlineStr"/>
+      <c r="Q45" s="7" t="inlineStr"/>
+      <c r="R45" s="7" t="inlineStr"/>
       <c r="S45" s="7" t="inlineStr"/>
       <c r="T45" s="8" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
           <t>Mme Lesueur</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 16:15 - 17:10</t>
+          <t>Mercredi 10:50 - 11:45</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr"/>
-      <c r="D46" s="7" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="I46" s="7" t="inlineStr"/>
+      <c r="D46" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="E46" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="G46" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="H46" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="I46" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>G14</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="M46" s="7" t="inlineStr"/>
       <c r="N46" s="7" t="inlineStr"/>
-      <c r="O46" s="7" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R46" s="7" t="inlineStr"/>
+      <c r="O46" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="P46" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="Q46" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="R46" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
       <c r="S46" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="T46" s="8" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="6" t="inlineStr">
         <is>
           <t>Mme Lesueur</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 17:15 - 18:10</t>
+          <t>Mercredi 13:05 - 14:00</t>
         </is>
       </c>
       <c r="C47" s="7" t="inlineStr"/>
       <c r="D47" s="7" t="inlineStr"/>
       <c r="E47" s="7" t="inlineStr"/>
       <c r="F47" s="7" t="inlineStr"/>
-      <c r="G47" s="7" t="inlineStr">
+      <c r="G47" s="7" t="inlineStr"/>
+      <c r="H47" s="7" t="inlineStr"/>
+      <c r="I47" s="7" t="inlineStr"/>
+      <c r="J47" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="K47" s="7" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
-      <c r="H47" s="7" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="K47" s="7" t="inlineStr"/>
       <c r="L47" s="7" t="inlineStr"/>
       <c r="M47" s="7" t="inlineStr"/>
       <c r="N47" s="7" t="inlineStr"/>
-      <c r="O47" s="7" t="inlineStr"/>
+      <c r="O47" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
       <c r="P47" s="7" t="inlineStr"/>
-      <c r="Q47" s="7" t="inlineStr"/>
-      <c r="R47" s="7" t="inlineStr"/>
+      <c r="Q47" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="R47" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
       <c r="S47" s="7" t="inlineStr"/>
       <c r="T47" s="8" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
-          <t>M. Barreau</t>
+          <t>Mme Lesueur</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
-          <t>Vendredi 17:15 - 18:10</t>
+          <t>Mercredi 15:15 - 16:10</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr"/>
-      <c r="D48" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D48" s="7" t="inlineStr"/>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
-[...6 lines deleted...]
-      </c>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="F48" s="7" t="inlineStr"/>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
-[...21 lines deleted...]
-      </c>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="I48" s="7" t="inlineStr"/>
+      <c r="J48" s="7" t="inlineStr"/>
+      <c r="K48" s="7" t="inlineStr"/>
+      <c r="L48" s="7" t="inlineStr"/>
       <c r="M48" s="7" t="inlineStr"/>
       <c r="N48" s="7" t="inlineStr"/>
-      <c r="O48" s="7" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="O48" s="7" t="inlineStr"/>
+      <c r="P48" s="7" t="inlineStr"/>
+      <c r="Q48" s="7" t="inlineStr"/>
+      <c r="R48" s="7" t="inlineStr"/>
+      <c r="S48" s="7" t="inlineStr"/>
       <c r="T48" s="8" t="inlineStr"/>
     </row>
     <row r="49">
-      <c r="A49" s="9" t="inlineStr">
-[...62 lines deleted...]
-      <c r="P49" s="10" t="inlineStr">
+      <c r="A49" s="6" t="inlineStr">
+        <is>
+          <t>Mme Lesueur</t>
+        </is>
+      </c>
+      <c r="B49" s="7" t="inlineStr">
+        <is>
+          <t>Mercredi 16:15 - 17:20</t>
+        </is>
+      </c>
+      <c r="C49" s="7" t="inlineStr"/>
+      <c r="D49" s="7" t="inlineStr"/>
+      <c r="E49" s="7" t="inlineStr"/>
+      <c r="F49" s="7" t="inlineStr"/>
+      <c r="G49" s="7" t="inlineStr"/>
+      <c r="H49" s="7" t="inlineStr"/>
+      <c r="I49" s="7" t="inlineStr"/>
+      <c r="J49" s="7" t="inlineStr"/>
+      <c r="K49" s="7" t="inlineStr"/>
+      <c r="L49" s="7" t="inlineStr"/>
+      <c r="M49" s="7" t="inlineStr"/>
+      <c r="N49" s="7" t="inlineStr"/>
+      <c r="O49" s="7" t="inlineStr"/>
+      <c r="P49" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
-      <c r="Q49" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R49" s="10" t="inlineStr">
+      <c r="Q49" s="7" t="inlineStr"/>
+      <c r="R49" s="7" t="inlineStr"/>
+      <c r="S49" s="7" t="inlineStr"/>
+      <c r="T49" s="8" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="9" t="inlineStr">
+        <is>
+          <t>Mme Lesueur</t>
+        </is>
+      </c>
+      <c r="B50" s="10" t="inlineStr">
+        <is>
+          <t>Vendredi 16:15 - 17:10</t>
+        </is>
+      </c>
+      <c r="C50" s="10" t="inlineStr"/>
+      <c r="D50" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="S49" s="10" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A51" s="1" t="inlineStr">
+      <c r="E50" s="10" t="inlineStr"/>
+      <c r="F50" s="10" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
+      <c r="G50" s="10" t="inlineStr"/>
+      <c r="H50" s="10" t="inlineStr"/>
+      <c r="I50" s="10" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="J50" s="10" t="inlineStr"/>
+      <c r="K50" s="10" t="inlineStr"/>
+      <c r="L50" s="10" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
+      <c r="M50" s="10" t="inlineStr"/>
+      <c r="N50" s="10" t="inlineStr"/>
+      <c r="O50" s="10" t="inlineStr"/>
+      <c r="P50" s="10" t="inlineStr"/>
+      <c r="Q50" s="10" t="inlineStr"/>
+      <c r="R50" s="10" t="inlineStr"/>
+      <c r="S50" s="10" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="T50" s="11" t="inlineStr"/>
+    </row>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>Anglais</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="2" t="inlineStr">
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
         <is>
           <t>Colleur</t>
         </is>
       </c>
-      <c r="B52" s="3" t="inlineStr">
+      <c r="B53" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C52" s="3" t="inlineStr">
+      <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D52" s="4" t="inlineStr">
+      <c r="D53" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E52" s="4" t="inlineStr">
+      <c r="E53" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F52" s="4" t="inlineStr">
+      <c r="F53" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G52" s="4" t="inlineStr">
+      <c r="G53" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H52" s="4" t="inlineStr">
+      <c r="H53" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I52" s="4" t="inlineStr">
+      <c r="I53" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J52" s="4" t="inlineStr">
+      <c r="J53" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K52" s="4" t="inlineStr">
+      <c r="K53" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L52" s="4" t="inlineStr">
+      <c r="L53" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M52" s="4" t="inlineStr">
+      <c r="M53" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N52" s="4" t="inlineStr">
+      <c r="N53" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O52" s="4" t="inlineStr">
+      <c r="O53" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P52" s="4" t="inlineStr">
+      <c r="P53" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q52" s="4" t="inlineStr">
+      <c r="Q53" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R52" s="4" t="inlineStr">
+      <c r="R53" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S52" s="4" t="inlineStr">
+      <c r="S53" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T52" s="5" t="inlineStr">
+      <c r="T53" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
-    </row>
-[...84 lines deleted...]
-      <c r="T53" s="8" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
-          <t>Mme Starzecki</t>
+          <t>M. Vaultier</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
-          <t>Mardi 16:15 - 17:10</t>
+          <t>Lundi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr"/>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="I54" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="J54" s="7" t="inlineStr">
+        <is>
           <t>G2</t>
         </is>
       </c>
-      <c r="I54" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="L54" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="M54" s="7" t="inlineStr"/>
       <c r="N54" s="7" t="inlineStr"/>
       <c r="O54" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="P54" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="Q54" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="R54" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G14</t>
         </is>
       </c>
       <c r="S54" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="T54" s="8" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="6" t="inlineStr">
         <is>
-          <t>Mme Starzecki</t>
+          <t>M. Vaultier</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
-          <t>Mardi 17:15 - 18:10</t>
+          <t>Lundi 17:15 - 18:10</t>
         </is>
       </c>
       <c r="C55" s="7" t="inlineStr"/>
       <c r="D55" s="7" t="inlineStr">
         <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="E55" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="F55" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="G55" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="H55" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="I55" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="J55" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="K55" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="L55" s="7" t="inlineStr">
+        <is>
           <t>G8</t>
-        </is>
-[...38 lines deleted...]
-          <t>G16</t>
         </is>
       </c>
       <c r="M55" s="7" t="inlineStr"/>
       <c r="N55" s="7" t="inlineStr"/>
       <c r="O55" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="P55" s="7" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="Q55" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="R55" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="S55" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="T55" s="8" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
-          <t>M. Vaultier</t>
+          <t>Mme Starzecki</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
-          <t>Lundi 16:15 - 17:10</t>
+          <t>Mardi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr"/>
       <c r="D56" s="7" t="inlineStr">
         <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="E56" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="G56" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="H56" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="I56" s="7" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="J56" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="K56" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="L56" s="7" t="inlineStr">
+        <is>
           <t>G7</t>
-        </is>
-[...38 lines deleted...]
-          <t>G3</t>
         </is>
       </c>
       <c r="M56" s="7" t="inlineStr"/>
       <c r="N56" s="7" t="inlineStr"/>
       <c r="O56" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="P56" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="Q56" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="R56" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="S56" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="T56" s="8" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
-          <t>M. Vaultier</t>
+          <t>Mme Starzecki</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
-          <t>Lundi 17:15 - 18:10</t>
+          <t>Mardi 17:15 - 18:10</t>
         </is>
       </c>
       <c r="C57" s="7" t="inlineStr"/>
       <c r="D57" s="7" t="inlineStr">
         <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="E57" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="F57" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="G57" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="H57" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="I57" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="J57" s="7" t="inlineStr">
+        <is>
           <t>G3</t>
         </is>
       </c>
-      <c r="E57" s="7" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="K57" s="7" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="L57" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="M57" s="7" t="inlineStr"/>
       <c r="N57" s="7" t="inlineStr"/>
       <c r="O57" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="P57" s="7" t="inlineStr">
         <is>
-          <t>G14</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="Q57" s="7" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="R57" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="S57" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="T57" s="8" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="6" t="inlineStr">
         <is>
-          <t>Mme Vion</t>
+          <t>Mme Thompson</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 14:00 - 14:55</t>
+          <t>Lundi 16:15 - 17:10</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr"/>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="G58" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="H58" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="I58" s="7" t="inlineStr">
+        <is>
           <t>G10</t>
         </is>
       </c>
-      <c r="F58" s="7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H58" s="7" t="inlineStr">
+      <c r="J58" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
-      <c r="I58" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="L58" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="M58" s="7" t="inlineStr"/>
       <c r="N58" s="7" t="inlineStr"/>
       <c r="O58" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="P58" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="Q58" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="R58" s="7" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="S58" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="T58" s="8" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
-          <t>Mme Vion</t>
+          <t>Mme Paul</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 17:15 - 18:20</t>
+          <t>Mercredi 14:00 - 15:30</t>
         </is>
       </c>
       <c r="C59" s="7" t="inlineStr"/>
-      <c r="D59" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D59" s="7" t="inlineStr"/>
       <c r="E59" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
-[...16 lines deleted...]
-      </c>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="F59" s="7" t="inlineStr"/>
+      <c r="G59" s="7" t="inlineStr"/>
+      <c r="H59" s="7" t="inlineStr"/>
       <c r="I59" s="7" t="inlineStr">
         <is>
-          <t>G12</t>
-[...16 lines deleted...]
-      </c>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="J59" s="7" t="inlineStr"/>
+      <c r="K59" s="7" t="inlineStr"/>
+      <c r="L59" s="7" t="inlineStr"/>
       <c r="M59" s="7" t="inlineStr"/>
       <c r="N59" s="7" t="inlineStr"/>
       <c r="O59" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="P59" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="Q59" s="7" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="R59" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="S59" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="T59" s="8" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
           <t>Mme Paul</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 14:00 - 14:55</t>
+          <t>Mercredi 17:15 - 18:20</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr"/>
-      <c r="D60" s="7" t="inlineStr"/>
+      <c r="D60" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
       <c r="E60" s="7" t="inlineStr"/>
-      <c r="F60" s="7" t="inlineStr"/>
+      <c r="F60" s="7" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
-[...2 lines deleted...]
-      <c r="H60" s="7" t="inlineStr"/>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="H60" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
       <c r="I60" s="7" t="inlineStr"/>
-      <c r="J60" s="7" t="inlineStr"/>
+      <c r="J60" s="7" t="inlineStr">
+        <is>
+          <t>G14</t>
+        </is>
+      </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
-[...2 lines deleted...]
-      <c r="L60" s="7" t="inlineStr"/>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="L60" s="7" t="inlineStr">
+        <is>
+          <t>G13</t>
+        </is>
+      </c>
       <c r="M60" s="7" t="inlineStr"/>
       <c r="N60" s="7" t="inlineStr"/>
       <c r="O60" s="7" t="inlineStr"/>
-      <c r="P60" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P60" s="7" t="inlineStr"/>
       <c r="Q60" s="7" t="inlineStr"/>
-      <c r="R60" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R60" s="7" t="inlineStr"/>
       <c r="S60" s="7" t="inlineStr"/>
       <c r="T60" s="8" t="inlineStr"/>
     </row>
     <row r="61">
-      <c r="A61" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B61" s="10" t="inlineStr">
+      <c r="A61" s="6" t="inlineStr">
+        <is>
+          <t>Mme Vion</t>
+        </is>
+      </c>
+      <c r="B61" s="7" t="inlineStr">
+        <is>
+          <t>Mercredi 14:00 - 15:30</t>
+        </is>
+      </c>
+      <c r="C61" s="7" t="inlineStr"/>
+      <c r="D61" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="E61" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="F61" s="7" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="G61" s="7" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="H61" s="7" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="I61" s="7" t="inlineStr">
+        <is>
+          <t>G4</t>
+        </is>
+      </c>
+      <c r="J61" s="7" t="inlineStr">
+        <is>
+          <t>G16</t>
+        </is>
+      </c>
+      <c r="K61" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="L61" s="7" t="inlineStr">
+        <is>
+          <t>G1</t>
+        </is>
+      </c>
+      <c r="M61" s="7" t="inlineStr"/>
+      <c r="N61" s="7" t="inlineStr"/>
+      <c r="O61" s="7" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="P61" s="7" t="inlineStr">
+        <is>
+          <t>G8</t>
+        </is>
+      </c>
+      <c r="Q61" s="7" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="R61" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="S61" s="7" t="inlineStr">
+        <is>
+          <t>G10</t>
+        </is>
+      </c>
+      <c r="T61" s="8" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="9" t="inlineStr">
+        <is>
+          <t>Mme Vion</t>
+        </is>
+      </c>
+      <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Mercredi 17:15 - 18:20</t>
         </is>
       </c>
-      <c r="C61" s="10" t="inlineStr"/>
-      <c r="D61" s="10" t="inlineStr">
+      <c r="C62" s="10" t="inlineStr"/>
+      <c r="D62" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="E61" s="10" t="inlineStr">
+      <c r="E62" s="10" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
-      <c r="F61" s="10" t="inlineStr">
+      <c r="F62" s="10" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
-      <c r="G61" s="10" t="inlineStr"/>
-      <c r="H61" s="10" t="inlineStr">
+      <c r="G62" s="10" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="H62" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="I61" s="10" t="inlineStr">
+      <c r="I62" s="10" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
-      <c r="J61" s="10" t="inlineStr">
+      <c r="J62" s="10" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
-      <c r="K61" s="10" t="inlineStr"/>
-      <c r="L61" s="10" t="inlineStr">
+      <c r="K62" s="10" t="inlineStr">
+        <is>
+          <t>G9</t>
+        </is>
+      </c>
+      <c r="L62" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="M61" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O61" s="10" t="inlineStr">
+      <c r="M62" s="10" t="inlineStr"/>
+      <c r="N62" s="10" t="inlineStr"/>
+      <c r="O62" s="10" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
-      <c r="P61" s="10" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="S61" s="10" t="inlineStr">
+      <c r="P62" s="10" t="inlineStr">
+        <is>
+          <t>G3</t>
+        </is>
+      </c>
+      <c r="Q62" s="10" t="inlineStr">
+        <is>
+          <t>G15</t>
+        </is>
+      </c>
+      <c r="R62" s="10" t="inlineStr">
+        <is>
+          <t>G2</t>
+        </is>
+      </c>
+      <c r="S62" s="10" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
-      <c r="T61" s="11" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="A63" s="1" t="inlineStr">
+      <c r="T62" s="11" t="inlineStr"/>
+    </row>
+    <row r="63"/>
+    <row r="64">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>Lettres-Philo</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="2" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
         <is>
           <t>Colleur</t>
         </is>
       </c>
-      <c r="B64" s="3" t="inlineStr">
+      <c r="B65" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C64" s="3" t="inlineStr">
+      <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D64" s="4" t="inlineStr">
+      <c r="D65" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E64" s="4" t="inlineStr">
+      <c r="E65" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F64" s="4" t="inlineStr">
+      <c r="F65" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G64" s="4" t="inlineStr">
+      <c r="G65" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H64" s="4" t="inlineStr">
+      <c r="H65" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I64" s="4" t="inlineStr">
+      <c r="I65" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J64" s="4" t="inlineStr">
+      <c r="J65" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K64" s="4" t="inlineStr">
+      <c r="K65" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L64" s="4" t="inlineStr">
+      <c r="L65" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M64" s="4" t="inlineStr">
+      <c r="M65" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N64" s="4" t="inlineStr">
+      <c r="N65" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O64" s="4" t="inlineStr">
+      <c r="O65" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P64" s="4" t="inlineStr">
+      <c r="P65" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q64" s="4" t="inlineStr">
+      <c r="Q65" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R64" s="4" t="inlineStr">
+      <c r="R65" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S64" s="4" t="inlineStr">
+      <c r="S65" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T64" s="5" t="inlineStr">
+      <c r="T65" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
-    </row>
-[...72 lines deleted...]
-      <c r="T65" s="8" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
           <t>Mme Maestrali</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 14:45 - 15:15</t>
+          <t>Mercredi 14:15 - 14:45</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr"/>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>Rougelot Guillaume</t>
+          <t>Sadoun Plantegenest Lucas</t>
         </is>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>Simon Théo</t>
+          <t>Hazelzet Eve</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>Dutheil Anaëlle</t>
+          <t>Fuzeau Tristan</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>Brisset Chloé</t>
+          <t>Lerond Paul</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>Piquereau Jules</t>
+          <t>Pinsard Louis</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>Dupupet Camille</t>
+          <t>Peyron Alexis</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>Brethenoux-Lepretre Antonin</t>
+          <t>Trophardy Clément</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>Vauby-Bertrand Leandre</t>
+          <t>Pallois Ewan</t>
         </is>
       </c>
       <c r="L66" s="7" t="inlineStr">
         <is>
-          <t>Hazelzet Eve</t>
+          <t>Sadoun Plantegenest Lucas</t>
         </is>
       </c>
       <c r="M66" s="7" t="inlineStr"/>
       <c r="N66" s="7" t="inlineStr"/>
       <c r="O66" s="7" t="inlineStr">
         <is>
-          <t>Dibie Etienne</t>
+          <t>Paul Alexandre</t>
         </is>
       </c>
       <c r="P66" s="7" t="inlineStr">
         <is>
-          <t>Mokhtari Adam</t>
+          <t>Wojcicki Clara</t>
         </is>
       </c>
       <c r="Q66" s="7" t="inlineStr"/>
       <c r="R66" s="7" t="inlineStr"/>
       <c r="S66" s="7" t="inlineStr"/>
       <c r="T66" s="8" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="6" t="inlineStr">
         <is>
           <t>Mme Maestrali</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 15:15 - 15:45</t>
+          <t>Mercredi 14:45 - 15:15</t>
         </is>
       </c>
       <c r="C67" s="7" t="inlineStr"/>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>Hazelzet Eve</t>
+          <t>Dibie Etienne</t>
         </is>
       </c>
       <c r="E67" s="7" t="inlineStr">
         <is>
-          <t>Fuzeau Tristan</t>
+          <t>Jousselin Gaëtan</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>Paul Alexandre</t>
+          <t>Mokhtari Adam</t>
         </is>
       </c>
       <c r="G67" s="7" t="inlineStr">
         <is>
-          <t>Benoist Lucile</t>
+          <t>Piquereau Jules</t>
         </is>
       </c>
       <c r="H67" s="7" t="inlineStr">
         <is>
-          <t>Roy Adèle</t>
+          <t>Brisset Chloé</t>
         </is>
       </c>
       <c r="I67" s="7" t="inlineStr">
         <is>
-          <t>Trophardy Clément</t>
+          <t>Germaine Axel</t>
         </is>
       </c>
       <c r="J67" s="7" t="inlineStr">
         <is>
-          <t>Joliton Célestin</t>
+          <t>Furst Juliette</t>
         </is>
       </c>
       <c r="K67" s="7" t="inlineStr">
         <is>
-          <t>Lehner Yasmine</t>
+          <t>Vauby-Bertrand Leandre</t>
         </is>
       </c>
       <c r="L67" s="7" t="inlineStr">
         <is>
-          <t>Jousselin Gaëtan</t>
+          <t>Holvas Guilhem</t>
         </is>
       </c>
       <c r="M67" s="7" t="inlineStr"/>
       <c r="N67" s="7" t="inlineStr"/>
       <c r="O67" s="7" t="inlineStr">
         <is>
-          <t>Fuzeau Tristan</t>
+          <t>Jousselin Gaëtan</t>
         </is>
       </c>
       <c r="P67" s="7" t="inlineStr">
         <is>
-          <t>Wojcicki Clara</t>
+          <t>Dutheil Anaëlle</t>
         </is>
       </c>
       <c r="Q67" s="7" t="inlineStr"/>
       <c r="R67" s="7" t="inlineStr"/>
       <c r="S67" s="7" t="inlineStr"/>
       <c r="T67" s="8" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
           <t>Mme Maestrali</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 15:45 - 16:15</t>
+          <t>Mercredi 15:15 - 15:45</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr"/>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>Jousselin Gaëtan</t>
+          <t>Simon Théo</t>
         </is>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>Yon Juliette</t>
+          <t>Paul Alexandre</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Wojcicki Clara</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>Pinsard Louis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pignata-Dauvel Quentin</t>
+        </is>
+      </c>
+      <c r="H68" s="7" t="inlineStr"/>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>Gauliard Antoine</t>
+          <t>Denis Jules</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>Germaine Axel</t>
+          <t>Dupupet Camille</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>Latouche Hugo</t>
+          <t>Joliton Célestin</t>
         </is>
       </c>
       <c r="L68" s="7" t="inlineStr">
         <is>
-          <t>Sadoun Plantegenest Lucas</t>
+          <t>Simon Théo</t>
         </is>
       </c>
       <c r="M68" s="7" t="inlineStr"/>
       <c r="N68" s="7" t="inlineStr"/>
       <c r="O68" s="7" t="inlineStr">
         <is>
-          <t>Yon Juliette</t>
+          <t>Hazelzet Eve</t>
         </is>
       </c>
       <c r="P68" s="7" t="inlineStr">
         <is>
-          <t>Dutheil Anaëlle</t>
+          <t>Mokhtari Adam</t>
         </is>
       </c>
       <c r="Q68" s="7" t="inlineStr"/>
       <c r="R68" s="7" t="inlineStr"/>
       <c r="S68" s="7" t="inlineStr"/>
       <c r="T68" s="8" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
           <t>Mme Maestrali</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 16:15 - 16:45</t>
+          <t>Mercredi 15:45 - 16:15</t>
         </is>
       </c>
       <c r="C69" s="7" t="inlineStr"/>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>Chateau-Léauté Suliac</t>
+          <t>Holvas Guilhem</t>
         </is>
       </c>
       <c r="E69" s="7" t="inlineStr">
         <is>
-          <t>Gricourt Tristan</t>
+          <t>Rougelot Guillaume</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>Bahri Thibault</t>
+          <t>Dutheil Anaëlle</t>
         </is>
       </c>
       <c r="G69" s="7" t="inlineStr">
         <is>
-          <t>Jallais-Fisk Arthur</t>
+          <t>Gauliard Antoine</t>
         </is>
       </c>
       <c r="H69" s="7" t="inlineStr">
         <is>
-          <t>Le Meur-D’alessandro Maxence</t>
+          <t>Delahaye Targat Thom</t>
         </is>
       </c>
       <c r="I69" s="7" t="inlineStr">
         <is>
-          <t>Barbier Célestin</t>
+          <t>Brethenoux-Lepretre Antonin</t>
         </is>
       </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
-          <t>Fauchart Louis</t>
+          <t>Benoist Lucile</t>
         </is>
       </c>
       <c r="K69" s="7" t="inlineStr">
         <is>
-          <t>Pasquier Alban</t>
+          <t>Lemoine Eloise</t>
         </is>
       </c>
       <c r="L69" s="7" t="inlineStr">
         <is>
-          <t>Chateau-Léauté Suliac</t>
+          <t>Dibie Etienne</t>
         </is>
       </c>
       <c r="M69" s="7" t="inlineStr"/>
       <c r="N69" s="7" t="inlineStr"/>
       <c r="O69" s="7" t="inlineStr">
         <is>
-          <t>Gricourt Tristan</t>
+          <t>Rougelot Guillaume</t>
         </is>
       </c>
       <c r="P69" s="7" t="inlineStr">
         <is>
-          <t>Holvas Guilhem</t>
+          <t>Fuzeau Tristan</t>
         </is>
       </c>
       <c r="Q69" s="7" t="inlineStr"/>
       <c r="R69" s="7" t="inlineStr"/>
       <c r="S69" s="7" t="inlineStr"/>
       <c r="T69" s="8" t="inlineStr"/>
     </row>
     <row r="70">
-      <c r="A70" s="9" t="inlineStr">
+      <c r="A70" s="6" t="inlineStr">
         <is>
           <t>Mme Maestrali</t>
         </is>
       </c>
-      <c r="B70" s="10" t="inlineStr">
+      <c r="B70" s="7" t="inlineStr">
+        <is>
+          <t>Mercredi 16:15 - 16:45</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr"/>
+      <c r="D70" s="7" t="inlineStr">
+        <is>
+          <t>Chateau-Léauté Suliac</t>
+        </is>
+      </c>
+      <c r="E70" s="7" t="inlineStr">
+        <is>
+          <t>Gricourt Tristan</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>Bahri Thibault</t>
+        </is>
+      </c>
+      <c r="G70" s="7" t="inlineStr">
+        <is>
+          <t>Jallais-Fisk Arthur</t>
+        </is>
+      </c>
+      <c r="H70" s="7" t="inlineStr">
+        <is>
+          <t>Latouche Hugo</t>
+        </is>
+      </c>
+      <c r="I70" s="7" t="inlineStr">
+        <is>
+          <t>Barbier Célestin</t>
+        </is>
+      </c>
+      <c r="J70" s="7" t="inlineStr">
+        <is>
+          <t>Fauchart Louis</t>
+        </is>
+      </c>
+      <c r="K70" s="7" t="inlineStr">
+        <is>
+          <t>Roy Adèle</t>
+        </is>
+      </c>
+      <c r="L70" s="7" t="inlineStr">
+        <is>
+          <t>Chateau-Léauté Suliac</t>
+        </is>
+      </c>
+      <c r="M70" s="7" t="inlineStr"/>
+      <c r="N70" s="7" t="inlineStr"/>
+      <c r="O70" s="7" t="inlineStr">
+        <is>
+          <t>Gricourt Tristan</t>
+        </is>
+      </c>
+      <c r="P70" s="7" t="inlineStr">
+        <is>
+          <t>Yon Juliette</t>
+        </is>
+      </c>
+      <c r="Q70" s="7" t="inlineStr"/>
+      <c r="R70" s="7" t="inlineStr"/>
+      <c r="S70" s="7" t="inlineStr"/>
+      <c r="T70" s="8" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="9" t="inlineStr">
+        <is>
+          <t>Mme Maestrali</t>
+        </is>
+      </c>
+      <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Mercredi 16:45 - 17:15</t>
         </is>
       </c>
-      <c r="C70" s="10" t="inlineStr"/>
-      <c r="D70" s="10" t="inlineStr">
+      <c r="C71" s="10" t="inlineStr"/>
+      <c r="D71" s="10" t="inlineStr">
         <is>
           <t>Serre Madeleine</t>
         </is>
       </c>
-      <c r="E70" s="10" t="inlineStr">
+      <c r="E71" s="10" t="inlineStr">
         <is>
           <t>Michel Esteban</t>
         </is>
       </c>
-      <c r="F70" s="10" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J70" s="10" t="inlineStr">
+      <c r="F71" s="10" t="inlineStr">
+        <is>
+          <t>Yon Juliette</t>
+        </is>
+      </c>
+      <c r="G71" s="10" t="inlineStr"/>
+      <c r="H71" s="10" t="inlineStr">
         <is>
           <t>Denisart Mariette</t>
         </is>
       </c>
-      <c r="K70" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="10" t="inlineStr">
+      <c r="I71" s="10" t="inlineStr">
+        <is>
+          <t>Tribouillard Sarah</t>
+        </is>
+      </c>
+      <c r="J71" s="10" t="inlineStr">
+        <is>
+          <t>Lehner Yasmine</t>
+        </is>
+      </c>
+      <c r="K71" s="10" t="inlineStr">
+        <is>
+          <t>Le Meur-D’alessandro Maxence</t>
+        </is>
+      </c>
+      <c r="L71" s="10" t="inlineStr">
         <is>
           <t>Serre Madeleine</t>
         </is>
       </c>
-      <c r="M70" s="10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O70" s="10" t="inlineStr">
+      <c r="M71" s="10" t="inlineStr"/>
+      <c r="N71" s="10" t="inlineStr"/>
+      <c r="O71" s="10" t="inlineStr">
         <is>
           <t>Michel Esteban</t>
         </is>
       </c>
-      <c r="P70" s="10" t="inlineStr">
+      <c r="P71" s="10" t="inlineStr">
         <is>
           <t>Bahri Thibault</t>
         </is>
       </c>
-      <c r="Q70" s="10" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A72" s="1" t="inlineStr">
+      <c r="Q71" s="10" t="inlineStr"/>
+      <c r="R71" s="10" t="inlineStr"/>
+      <c r="S71" s="10" t="inlineStr"/>
+      <c r="T71" s="11" t="inlineStr"/>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="2" t="inlineStr">
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
         <is>
           <t>Colleur</t>
         </is>
       </c>
-      <c r="B73" s="3" t="inlineStr">
+      <c r="B74" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C73" s="3" t="inlineStr">
+      <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D73" s="4" t="inlineStr">
+      <c r="D74" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E73" s="4" t="inlineStr">
+      <c r="E74" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F73" s="4" t="inlineStr">
+      <c r="F74" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G73" s="4" t="inlineStr">
+      <c r="G74" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H73" s="4" t="inlineStr">
+      <c r="H74" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I73" s="4" t="inlineStr">
+      <c r="I74" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J73" s="4" t="inlineStr">
+      <c r="J74" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K73" s="4" t="inlineStr">
+      <c r="K74" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L73" s="4" t="inlineStr">
+      <c r="L74" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M73" s="4" t="inlineStr">
+      <c r="M74" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N73" s="4" t="inlineStr">
+      <c r="N74" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O73" s="4" t="inlineStr">
+      <c r="O74" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P73" s="4" t="inlineStr">
+      <c r="P74" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q73" s="4" t="inlineStr">
+      <c r="Q74" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R73" s="4" t="inlineStr">
+      <c r="R74" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S73" s="4" t="inlineStr">
+      <c r="S74" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T73" s="5" t="inlineStr">
+      <c r="T74" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="9" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="9" t="inlineStr">
         <is>
           <t>M. Arnaud</t>
         </is>
       </c>
-      <c r="B74" s="10" t="inlineStr">
+      <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Mercredi 16:15 - 17:10</t>
         </is>
       </c>
-      <c r="C74" s="10" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="E74" s="10" t="inlineStr">
+      <c r="C75" s="10" t="inlineStr"/>
+      <c r="D75" s="10" t="inlineStr"/>
+      <c r="E75" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="F74" s="10" t="inlineStr">
+      <c r="F75" s="10" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
-      <c r="G74" s="10" t="inlineStr">
+      <c r="G75" s="10" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
-      <c r="H74" s="10" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I74" s="10" t="inlineStr">
+      <c r="H75" s="10" t="inlineStr"/>
+      <c r="I75" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="J74" s="10" t="inlineStr">
+      <c r="J75" s="10" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
-      <c r="K74" s="10" t="inlineStr">
+      <c r="K75" s="10" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
-      <c r="L74" s="10" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O74" s="10" t="inlineStr">
+      <c r="L75" s="10" t="inlineStr"/>
+      <c r="M75" s="10" t="inlineStr"/>
+      <c r="N75" s="10" t="inlineStr"/>
+      <c r="O75" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="P74" s="10" t="inlineStr">
+      <c r="P75" s="10" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
-      <c r="Q74" s="10" t="inlineStr">
+      <c r="Q75" s="10" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
-      <c r="R74" s="10" t="inlineStr">
-[...5 lines deleted...]
-      <c r="S74" s="10" t="inlineStr">
+      <c r="R75" s="10" t="inlineStr"/>
+      <c r="S75" s="10" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
-      <c r="T74" s="11" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="A76" s="1" t="inlineStr">
+      <c r="T75" s="11" t="inlineStr"/>
+    </row>
+    <row r="76"/>
+    <row r="77">
+      <c r="A77" s="1" t="inlineStr">
         <is>
           <t>Chimie</t>
         </is>
       </c>
     </row>
-    <row r="77">
-[...1 lines deleted...]
-      <c r="B77" s="3" t="inlineStr">
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr"/>
+      <c r="B78" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C77" s="3" t="inlineStr">
+      <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D77" s="4" t="inlineStr">
+      <c r="D78" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E77" s="4" t="inlineStr">
+      <c r="E78" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F77" s="4" t="inlineStr">
+      <c r="F78" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G77" s="4" t="inlineStr">
+      <c r="G78" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H77" s="4" t="inlineStr">
+      <c r="H78" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I77" s="4" t="inlineStr">
+      <c r="I78" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J77" s="4" t="inlineStr">
+      <c r="J78" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K77" s="4" t="inlineStr">
+      <c r="K78" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L77" s="4" t="inlineStr">
+      <c r="L78" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M77" s="4" t="inlineStr">
+      <c r="M78" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N77" s="4" t="inlineStr">
+      <c r="N78" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O77" s="4" t="inlineStr">
+      <c r="O78" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P77" s="4" t="inlineStr">
+      <c r="P78" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q77" s="4" t="inlineStr">
+      <c r="Q78" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R77" s="4" t="inlineStr">
+      <c r="R78" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S77" s="4" t="inlineStr">
+      <c r="S78" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T77" s="5" t="inlineStr">
+      <c r="T78" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
-    <row r="78">
-[...1 lines deleted...]
-      <c r="B78" s="7" t="inlineStr">
+    <row r="79">
+      <c r="A79" s="6" t="inlineStr"/>
+      <c r="B79" s="7" t="inlineStr">
         <is>
           <t>Vendredi 14:05 - 16:00</t>
         </is>
       </c>
-      <c r="C78" s="7" t="inlineStr"/>
-[...88 lines deleted...]
-      <c r="B79" s="10" t="inlineStr">
+      <c r="C79" s="7" t="inlineStr"/>
+      <c r="D79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S79" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T79" s="8" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="9" t="inlineStr"/>
+      <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Jeudi 07:45 - 09:40</t>
         </is>
       </c>
-      <c r="C79" s="10" t="inlineStr"/>
-[...88 lines deleted...]
-      <c r="A81" s="1" t="inlineStr">
+      <c r="C80" s="10" t="inlineStr"/>
+      <c r="D80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S80" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T80" s="11" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="81"/>
+    <row r="82">
+      <c r="A82" s="1" t="inlineStr">
         <is>
           <t>Groupe Info 1</t>
         </is>
       </c>
     </row>
-    <row r="82">
-[...1 lines deleted...]
-      <c r="B82" s="3" t="inlineStr">
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr"/>
+      <c r="B83" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C82" s="3" t="inlineStr">
+      <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D82" s="4" t="inlineStr">
+      <c r="D83" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E82" s="4" t="inlineStr">
+      <c r="E83" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F82" s="4" t="inlineStr">
+      <c r="F83" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G82" s="4" t="inlineStr">
+      <c r="G83" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H82" s="4" t="inlineStr">
+      <c r="H83" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I82" s="4" t="inlineStr">
+      <c r="I83" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J82" s="4" t="inlineStr">
+      <c r="J83" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K82" s="4" t="inlineStr">
+      <c r="K83" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L82" s="4" t="inlineStr">
+      <c r="L83" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M82" s="4" t="inlineStr">
+      <c r="M83" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N82" s="4" t="inlineStr">
+      <c r="N83" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O82" s="4" t="inlineStr">
+      <c r="O83" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P82" s="4" t="inlineStr">
+      <c r="P83" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q82" s="4" t="inlineStr">
+      <c r="Q83" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R82" s="4" t="inlineStr">
+      <c r="R83" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S82" s="4" t="inlineStr">
+      <c r="S83" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T82" s="5" t="inlineStr">
+      <c r="T83" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
-    <row r="83">
-[...1 lines deleted...]
-      <c r="B83" s="10" t="inlineStr">
+    <row r="84">
+      <c r="A84" s="9" t="inlineStr"/>
+      <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Lundi 16:15 - 18:10</t>
         </is>
       </c>
-      <c r="C83" s="10" t="inlineStr"/>
-[...52 lines deleted...]
-      <c r="A85" s="1" t="inlineStr">
+      <c r="C84" s="10" t="inlineStr"/>
+      <c r="D84" s="10" t="inlineStr"/>
+      <c r="E84" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F84" s="10" t="inlineStr"/>
+      <c r="G84" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H84" s="10" t="inlineStr"/>
+      <c r="I84" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J84" s="10" t="inlineStr"/>
+      <c r="K84" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L84" s="10" t="inlineStr"/>
+      <c r="M84" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N84" s="10" t="inlineStr"/>
+      <c r="O84" s="10" t="inlineStr"/>
+      <c r="P84" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q84" s="10" t="inlineStr"/>
+      <c r="R84" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S84" s="10" t="inlineStr"/>
+      <c r="T84" s="11" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="85"/>
+    <row r="86">
+      <c r="A86" s="1" t="inlineStr">
         <is>
           <t>Groupe Info 2</t>
         </is>
       </c>
     </row>
-    <row r="86">
-[...1 lines deleted...]
-      <c r="B86" s="3" t="inlineStr">
+    <row r="87">
+      <c r="A87" s="2" t="inlineStr"/>
+      <c r="B87" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C86" s="3" t="inlineStr">
+      <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D86" s="4" t="inlineStr">
+      <c r="D87" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E86" s="4" t="inlineStr">
+      <c r="E87" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F86" s="4" t="inlineStr">
+      <c r="F87" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G86" s="4" t="inlineStr">
+      <c r="G87" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H86" s="4" t="inlineStr">
+      <c r="H87" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I86" s="4" t="inlineStr">
+      <c r="I87" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J86" s="4" t="inlineStr">
+      <c r="J87" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K86" s="4" t="inlineStr">
+      <c r="K87" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L86" s="4" t="inlineStr">
+      <c r="L87" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M86" s="4" t="inlineStr">
+      <c r="M87" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N86" s="4" t="inlineStr">
+      <c r="N87" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O86" s="4" t="inlineStr">
+      <c r="O87" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P86" s="4" t="inlineStr">
+      <c r="P87" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q86" s="4" t="inlineStr">
+      <c r="Q87" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R86" s="4" t="inlineStr">
+      <c r="R87" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S86" s="4" t="inlineStr">
+      <c r="S87" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T86" s="5" t="inlineStr">
+      <c r="T87" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
-    <row r="87">
-[...1 lines deleted...]
-      <c r="B87" s="10" t="inlineStr">
+    <row r="88">
+      <c r="A88" s="9" t="inlineStr"/>
+      <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Lundi 16:15 - 18:10</t>
         </is>
       </c>
-      <c r="C87" s="10" t="inlineStr"/>
-[...52 lines deleted...]
-      <c r="A89" s="1" t="inlineStr">
+      <c r="C88" s="10" t="inlineStr"/>
+      <c r="D88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E88" s="10" t="inlineStr"/>
+      <c r="F88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G88" s="10" t="inlineStr"/>
+      <c r="H88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I88" s="10" t="inlineStr"/>
+      <c r="J88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K88" s="10" t="inlineStr"/>
+      <c r="L88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M88" s="10" t="inlineStr"/>
+      <c r="N88" s="10" t="inlineStr"/>
+      <c r="O88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P88" s="10" t="inlineStr"/>
+      <c r="Q88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R88" s="10" t="inlineStr"/>
+      <c r="S88" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T88" s="11" t="inlineStr"/>
+    </row>
+    <row r="89"/>
+    <row r="90">
+      <c r="A90" s="1" t="inlineStr">
         <is>
           <t>LV2 Allemand</t>
         </is>
       </c>
     </row>
-    <row r="90">
-[...1 lines deleted...]
-      <c r="B90" s="3" t="inlineStr">
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr"/>
+      <c r="B91" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C90" s="3" t="inlineStr">
+      <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D90" s="4" t="inlineStr">
+      <c r="D91" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E90" s="4" t="inlineStr">
+      <c r="E91" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F90" s="4" t="inlineStr">
+      <c r="F91" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G90" s="4" t="inlineStr">
+      <c r="G91" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H90" s="4" t="inlineStr">
+      <c r="H91" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I90" s="4" t="inlineStr">
+      <c r="I91" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J90" s="4" t="inlineStr">
+      <c r="J91" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K90" s="4" t="inlineStr">
+      <c r="K91" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L90" s="4" t="inlineStr">
+      <c r="L91" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M90" s="4" t="inlineStr">
+      <c r="M91" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N90" s="4" t="inlineStr">
+      <c r="N91" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O90" s="4" t="inlineStr">
+      <c r="O91" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P90" s="4" t="inlineStr">
+      <c r="P91" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q90" s="4" t="inlineStr">
+      <c r="Q91" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R90" s="4" t="inlineStr">
+      <c r="R91" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S90" s="4" t="inlineStr">
+      <c r="S91" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T90" s="5" t="inlineStr">
+      <c r="T91" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
-    <row r="91">
-[...1 lines deleted...]
-      <c r="B91" s="7" t="inlineStr">
+    <row r="92">
+      <c r="A92" s="6" t="inlineStr"/>
+      <c r="B92" s="7" t="inlineStr">
         <is>
           <t>Mardi 12:05 - 14:00</t>
         </is>
       </c>
-      <c r="C91" s="7" t="inlineStr"/>
-[...88 lines deleted...]
-      <c r="B92" s="10" t="inlineStr">
+      <c r="C92" s="7" t="inlineStr"/>
+      <c r="D92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S92" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T92" s="8" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="9" t="inlineStr"/>
+      <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Jeudi 12:05 - 14:00</t>
         </is>
       </c>
-      <c r="C92" s="10" t="inlineStr"/>
-[...88 lines deleted...]
-      <c r="A94" s="1" t="inlineStr">
+      <c r="C93" s="10" t="inlineStr"/>
+      <c r="D93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S93" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T93" s="11" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="94"/>
+    <row r="95">
+      <c r="A95" s="1" t="inlineStr">
         <is>
           <t>LV2 Espagnol</t>
         </is>
       </c>
     </row>
-    <row r="95">
-[...1 lines deleted...]
-      <c r="B95" s="3" t="inlineStr">
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr"/>
+      <c r="B96" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C95" s="3" t="inlineStr">
+      <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D95" s="4" t="inlineStr">
+      <c r="D96" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E95" s="4" t="inlineStr">
+      <c r="E96" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F95" s="4" t="inlineStr">
+      <c r="F96" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G95" s="4" t="inlineStr">
+      <c r="G96" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H95" s="4" t="inlineStr">
+      <c r="H96" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I95" s="4" t="inlineStr">
+      <c r="I96" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J95" s="4" t="inlineStr">
+      <c r="J96" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K95" s="4" t="inlineStr">
+      <c r="K96" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L95" s="4" t="inlineStr">
+      <c r="L96" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M95" s="4" t="inlineStr">
+      <c r="M96" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N95" s="4" t="inlineStr">
+      <c r="N96" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O95" s="4" t="inlineStr">
+      <c r="O96" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P95" s="4" t="inlineStr">
+      <c r="P96" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q95" s="4" t="inlineStr">
+      <c r="Q96" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R95" s="4" t="inlineStr">
+      <c r="R96" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S95" s="4" t="inlineStr">
+      <c r="S96" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T95" s="5" t="inlineStr">
+      <c r="T96" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
     </row>
-    <row r="96">
-[...1 lines deleted...]
-      <c r="B96" s="7" t="inlineStr">
+    <row r="97">
+      <c r="A97" s="6" t="inlineStr"/>
+      <c r="B97" s="7" t="inlineStr">
         <is>
           <t>Mardi 12:05 - 14:00</t>
         </is>
       </c>
-      <c r="C96" s="7" t="inlineStr"/>
-[...88 lines deleted...]
-      <c r="B97" s="10" t="inlineStr">
+      <c r="C97" s="7" t="inlineStr"/>
+      <c r="D97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S97" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T97" s="8" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="9" t="inlineStr"/>
+      <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Vendredi 16:15 - 17:10</t>
         </is>
       </c>
-      <c r="C97" s="10" t="inlineStr"/>
-[...88 lines deleted...]
-      <c r="A99" s="1" t="inlineStr">
+      <c r="C98" s="10" t="inlineStr"/>
+      <c r="D98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S98" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T98" s="11" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
       </c>
     </row>
-    <row r="100">
-[...1 lines deleted...]
-      <c r="B100" s="3" t="inlineStr">
+    <row r="101">
+      <c r="A101" s="2" t="inlineStr"/>
+      <c r="B101" s="3" t="inlineStr">
         <is>
           <t>Horaire</t>
         </is>
       </c>
-      <c r="C100" s="3" t="inlineStr">
+      <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Salle</t>
         </is>
       </c>
-      <c r="D100" s="4" t="inlineStr">
+      <c r="D101" s="4" t="inlineStr">
         <is>
           <t>S23</t>
         </is>
       </c>
-      <c r="E100" s="4" t="inlineStr">
+      <c r="E101" s="4" t="inlineStr">
         <is>
           <t>S24</t>
         </is>
       </c>
-      <c r="F100" s="4" t="inlineStr">
+      <c r="F101" s="4" t="inlineStr">
         <is>
           <t>S27</t>
         </is>
       </c>
-      <c r="G100" s="4" t="inlineStr">
+      <c r="G101" s="4" t="inlineStr">
         <is>
           <t>S28</t>
         </is>
       </c>
-      <c r="H100" s="4" t="inlineStr">
+      <c r="H101" s="4" t="inlineStr">
         <is>
           <t>S29</t>
         </is>
       </c>
-      <c r="I100" s="4" t="inlineStr">
+      <c r="I101" s="4" t="inlineStr">
         <is>
           <t>S30</t>
         </is>
       </c>
-      <c r="J100" s="4" t="inlineStr">
+      <c r="J101" s="4" t="inlineStr">
         <is>
           <t>S31</t>
         </is>
       </c>
-      <c r="K100" s="4" t="inlineStr">
+      <c r="K101" s="4" t="inlineStr">
         <is>
           <t>S32</t>
         </is>
       </c>
-      <c r="L100" s="4" t="inlineStr">
+      <c r="L101" s="4" t="inlineStr">
         <is>
           <t>S35</t>
         </is>
       </c>
-      <c r="M100" s="4" t="inlineStr">
+      <c r="M101" s="4" t="inlineStr">
         <is>
           <t>S36</t>
         </is>
       </c>
-      <c r="N100" s="4" t="inlineStr">
+      <c r="N101" s="4" t="inlineStr">
         <is>
           <t>S37</t>
         </is>
       </c>
-      <c r="O100" s="4" t="inlineStr">
+      <c r="O101" s="4" t="inlineStr">
         <is>
           <t>S38</t>
         </is>
       </c>
-      <c r="P100" s="4" t="inlineStr">
+      <c r="P101" s="4" t="inlineStr">
         <is>
           <t>S39</t>
         </is>
       </c>
-      <c r="Q100" s="4" t="inlineStr">
+      <c r="Q101" s="4" t="inlineStr">
         <is>
           <t>S40</t>
         </is>
       </c>
-      <c r="R100" s="4" t="inlineStr">
+      <c r="R101" s="4" t="inlineStr">
         <is>
           <t>S41</t>
         </is>
       </c>
-      <c r="S100" s="4" t="inlineStr">
+      <c r="S101" s="4" t="inlineStr">
         <is>
           <t>S42</t>
         </is>
       </c>
-      <c r="T100" s="5" t="inlineStr">
+      <c r="T101" s="5" t="inlineStr">
         <is>
           <t>S43</t>
         </is>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="T101" s="8" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" s="6" t="inlineStr"/>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>Vendredi 14:05 - 16:00</t>
+          <t>Jeudi 16:15 - 18:10</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr"/>
-      <c r="D102" s="7" t="inlineStr">
-[...28 lines deleted...]
-      <c r="M102" s="7" t="inlineStr"/>
+      <c r="D102" s="7" t="inlineStr"/>
+      <c r="E102" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="inlineStr"/>
+      <c r="G102" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H102" s="7" t="inlineStr"/>
+      <c r="I102" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J102" s="7" t="inlineStr"/>
+      <c r="K102" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L102" s="7" t="inlineStr"/>
+      <c r="M102" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
       <c r="N102" s="7" t="inlineStr"/>
-      <c r="O102" s="7" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="O102" s="7" t="inlineStr"/>
+      <c r="P102" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q102" s="7" t="inlineStr"/>
+      <c r="R102" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S102" s="7" t="inlineStr"/>
       <c r="T102" s="8" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" s="6" t="inlineStr"/>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>Mercredi 10:50 - 16:10</t>
+          <t>Vendredi 14:05 - 16:00</t>
         </is>
       </c>
       <c r="C103" s="7" t="inlineStr"/>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="E103" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E103" s="7" t="inlineStr"/>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="G103" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G103" s="7" t="inlineStr"/>
       <c r="H103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="I103" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I103" s="7" t="inlineStr"/>
       <c r="J103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="K103" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K103" s="7" t="inlineStr"/>
       <c r="L103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="M103" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M103" s="7" t="inlineStr"/>
+      <c r="N103" s="7" t="inlineStr"/>
       <c r="O103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="P103" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P103" s="7" t="inlineStr"/>
       <c r="Q103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="R103" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R103" s="7" t="inlineStr"/>
       <c r="S103" s="7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="T103" s="8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T103" s="8" t="inlineStr"/>
     </row>
     <row r="104">
-      <c r="A104" s="9" t="inlineStr"/>
-      <c r="B104" s="10" t="inlineStr">
+      <c r="A104" s="6" t="inlineStr"/>
+      <c r="B104" s="7" t="inlineStr">
+        <is>
+          <t>Mercredi 10:50 - 16:10</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr"/>
+      <c r="D104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S104" s="7" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T104" s="8" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="9" t="inlineStr"/>
+      <c r="B105" s="10" t="inlineStr">
         <is>
           <t>Mardi 16:15 - 18:10</t>
         </is>
       </c>
-      <c r="C104" s="10" t="inlineStr"/>
-[...80 lines deleted...]
-      <c r="T104" s="11" t="inlineStr">
+      <c r="C105" s="10" t="inlineStr"/>
+      <c r="D105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="E105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="G105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="H105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="I105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="J105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="K105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="L105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="M105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="N105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="O105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="P105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="Q105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="R105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="S105" s="10" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="T105" s="11" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A72:C72"/>
-[...3 lines deleted...]
-    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A33:C33"/>
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A94:C94"/>
-[...5 lines deleted...]
-    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A100:C100"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A77:C77"/>
+    <mergeCell ref="A95:C95"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A86:C86"/>
+    <mergeCell ref="A52:C52"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="4" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="B1" s="13" t="inlineStr">
         <is>
@@ -7392,75 +7369,75 @@
         <is>
           <t>Wojcicki Clara</t>
         </is>
       </c>
       <c r="B16" s="13" t="n">
         <v>5</v>
       </c>
       <c r="C16" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D16" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="E16" s="13" t="inlineStr"/>
       <c r="F16" s="13" t="inlineStr"/>
       <c r="G16" s="13" t="inlineStr"/>
       <c r="H16" s="14" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="12" t="inlineStr">
         <is>
-          <t>Jallais-Fisk Arthur</t>
+          <t>Barbier Célestin</t>
         </is>
       </c>
       <c r="B17" s="13" t="n">
         <v>6</v>
       </c>
       <c r="C17" s="13" t="inlineStr"/>
       <c r="D17" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="E17" s="13" t="inlineStr"/>
       <c r="F17" s="13" t="inlineStr"/>
       <c r="G17" s="13" t="inlineStr"/>
       <c r="H17" s="14" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="12" t="inlineStr">
         <is>
-          <t>Jordan Camille</t>
+          <t>Jallais-Fisk Arthur</t>
         </is>
       </c>
       <c r="B18" s="13" t="n">
         <v>6</v>
       </c>
       <c r="C18" s="13" t="inlineStr"/>
       <c r="D18" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="E18" s="13" t="inlineStr"/>
       <c r="F18" s="13" t="inlineStr"/>
       <c r="G18" s="13" t="inlineStr"/>
       <c r="H18" s="14" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="12" t="inlineStr">
         <is>
           <t>Serre Madeleine</t>
         </is>
@@ -7620,665 +7597,617 @@
       <c r="B25" s="13" t="n">
         <v>8</v>
       </c>
       <c r="C25" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D25" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="E25" s="13" t="inlineStr"/>
       <c r="F25" s="13" t="inlineStr"/>
       <c r="G25" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="H25" s="14" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="12" t="inlineStr">
         <is>
-          <t>Barbier Célestin</t>
+          <t>Pignata-Dauvel Quentin</t>
         </is>
       </c>
       <c r="B26" s="13" t="n">
         <v>9</v>
       </c>
-      <c r="C26" s="13" t="inlineStr"/>
+      <c r="C26" s="13" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
       <c r="D26" s="13" t="inlineStr"/>
       <c r="E26" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F26" s="13" t="inlineStr"/>
       <c r="G26" s="13" t="inlineStr"/>
-      <c r="H26" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H26" s="14" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="12" t="inlineStr">
         <is>
-          <t>Pignata-Dauvel Quentin</t>
+          <t>Piquereau Jules</t>
         </is>
       </c>
       <c r="B27" s="13" t="n">
         <v>9</v>
       </c>
       <c r="C27" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D27" s="13" t="inlineStr"/>
       <c r="E27" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F27" s="13" t="inlineStr"/>
       <c r="G27" s="13" t="inlineStr"/>
       <c r="H27" s="14" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="12" t="inlineStr">
         <is>
-          <t>Piquereau Jules</t>
+          <t>Brisset Chloé</t>
         </is>
       </c>
       <c r="B28" s="13" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C28" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D28" s="13" t="inlineStr"/>
       <c r="E28" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F28" s="13" t="inlineStr"/>
-      <c r="G28" s="13" t="inlineStr"/>
+      <c r="G28" s="13" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
       <c r="H28" s="14" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="12" t="inlineStr">
         <is>
-          <t>Brisset Chloé</t>
+          <t>Germaine Axel</t>
         </is>
       </c>
       <c r="B29" s="13" t="n">
         <v>10</v>
       </c>
       <c r="C29" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D29" s="13" t="inlineStr"/>
       <c r="E29" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F29" s="13" t="inlineStr"/>
       <c r="G29" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="H29" s="14" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="12" t="inlineStr">
         <is>
-          <t>Germaine Axel</t>
+          <t>Rougelot Guillaume</t>
         </is>
       </c>
       <c r="B30" s="13" t="n">
         <v>10</v>
       </c>
       <c r="C30" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D30" s="13" t="inlineStr"/>
       <c r="E30" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F30" s="13" t="inlineStr"/>
       <c r="G30" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="H30" s="14" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="12" t="inlineStr">
         <is>
-          <t>Rougelot Guillaume</t>
+          <t>Denisart Mariette</t>
         </is>
       </c>
       <c r="B31" s="13" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C31" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D31" s="13" t="inlineStr"/>
       <c r="E31" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F31" s="13" t="inlineStr"/>
       <c r="G31" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="H31" s="14" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="12" t="inlineStr">
         <is>
-          <t>Denisart Mariette</t>
+          <t>Dupupet Camille</t>
         </is>
       </c>
       <c r="B32" s="13" t="n">
         <v>11</v>
       </c>
       <c r="C32" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D32" s="13" t="inlineStr"/>
       <c r="E32" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F32" s="13" t="inlineStr"/>
       <c r="G32" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="H32" s="14" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="12" t="inlineStr">
         <is>
-          <t>Dupupet Camille</t>
+          <t>Lehner Yasmine</t>
         </is>
       </c>
       <c r="B33" s="13" t="n">
         <v>11</v>
       </c>
       <c r="C33" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D33" s="13" t="inlineStr"/>
       <c r="E33" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F33" s="13" t="inlineStr"/>
       <c r="G33" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="H33" s="14" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="12" t="inlineStr">
         <is>
-          <t>Lehner Yasmine</t>
+          <t>Delahaye Targat Thom</t>
         </is>
       </c>
       <c r="B34" s="13" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C34" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D34" s="13" t="inlineStr"/>
       <c r="E34" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F34" s="13" t="inlineStr"/>
-      <c r="G34" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G34" s="13" t="inlineStr"/>
       <c r="H34" s="14" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="12" t="inlineStr">
         <is>
-          <t>Delahaye Targat Thom</t>
+          <t>Simon Théo</t>
         </is>
       </c>
       <c r="B35" s="13" t="n">
         <v>12</v>
       </c>
       <c r="C35" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D35" s="13" t="inlineStr"/>
       <c r="E35" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F35" s="13" t="inlineStr"/>
       <c r="G35" s="13" t="inlineStr"/>
       <c r="H35" s="14" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="12" t="inlineStr">
         <is>
-          <t>Pasquier Alban</t>
+          <t>Fauchart Louis</t>
         </is>
       </c>
       <c r="B36" s="13" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C36" s="13" t="inlineStr"/>
       <c r="D36" s="13" t="inlineStr"/>
       <c r="E36" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F36" s="13" t="inlineStr"/>
       <c r="G36" s="13" t="inlineStr"/>
       <c r="H36" s="14" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="12" t="inlineStr">
         <is>
-          <t>Simon Théo</t>
+          <t>Gricourt Tristan</t>
         </is>
       </c>
       <c r="B37" s="13" t="n">
-        <v>12</v>
-[...5 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C37" s="13" t="inlineStr"/>
       <c r="D37" s="13" t="inlineStr"/>
       <c r="E37" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F37" s="13" t="inlineStr"/>
       <c r="G37" s="13" t="inlineStr"/>
-      <c r="H37" s="14" t="inlineStr"/>
+      <c r="H37" s="14" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" s="12" t="inlineStr">
         <is>
-          <t>Fauchart Louis</t>
+          <t>Michel Esteban</t>
         </is>
       </c>
       <c r="B38" s="13" t="n">
         <v>13</v>
       </c>
       <c r="C38" s="13" t="inlineStr"/>
       <c r="D38" s="13" t="inlineStr"/>
       <c r="E38" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F38" s="13" t="inlineStr"/>
       <c r="G38" s="13" t="inlineStr"/>
       <c r="H38" s="14" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="12" t="inlineStr">
         <is>
-          <t>Gricourt Tristan</t>
+          <t>Bahri Thibault</t>
         </is>
       </c>
       <c r="B39" s="13" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C39" s="13" t="inlineStr"/>
       <c r="D39" s="13" t="inlineStr"/>
       <c r="E39" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="F39" s="13" t="inlineStr"/>
+      <c r="F39" s="13" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
       <c r="G39" s="13" t="inlineStr"/>
       <c r="H39" s="14" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="12" t="inlineStr">
         <is>
-          <t>Michel Esteban</t>
+          <t>Chateau-Léauté Suliac</t>
         </is>
       </c>
       <c r="B40" s="13" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C40" s="13" t="inlineStr"/>
       <c r="D40" s="13" t="inlineStr"/>
       <c r="E40" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="F40" s="13" t="inlineStr"/>
+      <c r="F40" s="13" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
       <c r="G40" s="13" t="inlineStr"/>
       <c r="H40" s="14" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="12" t="inlineStr">
         <is>
-          <t>Bahri Thibault</t>
+          <t>Le Meur-D’alessandro Maxence</t>
         </is>
       </c>
       <c r="B41" s="13" t="n">
         <v>14</v>
       </c>
       <c r="C41" s="13" t="inlineStr"/>
       <c r="D41" s="13" t="inlineStr"/>
       <c r="E41" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F41" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="G41" s="13" t="inlineStr"/>
       <c r="H41" s="14" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="12" t="inlineStr">
         <is>
-          <t>Chateau-Léauté Suliac</t>
+          <t>Dibie Etienne</t>
         </is>
       </c>
       <c r="B42" s="13" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="C42" s="13" t="inlineStr"/>
+        <v>15</v>
+      </c>
+      <c r="C42" s="13" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
       <c r="D42" s="13" t="inlineStr"/>
       <c r="E42" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F42" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="G42" s="13" t="inlineStr"/>
-      <c r="H42" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H42" s="14" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="12" t="inlineStr">
         <is>
-          <t>Le Meur-D’alessandro Maxence</t>
+          <t>Gauliard Antoine</t>
         </is>
       </c>
       <c r="B43" s="13" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="C43" s="13" t="inlineStr"/>
+        <v>15</v>
+      </c>
+      <c r="C43" s="13" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
       <c r="D43" s="13" t="inlineStr"/>
       <c r="E43" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F43" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="G43" s="13" t="inlineStr"/>
-      <c r="H43" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H43" s="14" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="12" t="inlineStr">
         <is>
-          <t>Dibie Etienne</t>
+          <t>Trophardy Clément</t>
         </is>
       </c>
       <c r="B44" s="13" t="n">
         <v>15</v>
       </c>
       <c r="C44" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D44" s="13" t="inlineStr"/>
       <c r="E44" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F44" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="G44" s="13" t="inlineStr"/>
       <c r="H44" s="14" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="12" t="inlineStr">
         <is>
-          <t>Gauliard Antoine</t>
+          <t>Dutheil Anaëlle</t>
         </is>
       </c>
       <c r="B45" s="13" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C45" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D45" s="13" t="inlineStr"/>
       <c r="E45" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="F45" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F45" s="13" t="inlineStr"/>
       <c r="G45" s="13" t="inlineStr"/>
       <c r="H45" s="14" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="12" t="inlineStr">
         <is>
-          <t>Trophardy Clément</t>
+          <t>Hazelzet Eve</t>
         </is>
       </c>
       <c r="B46" s="13" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C46" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D46" s="13" t="inlineStr"/>
       <c r="E46" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="F46" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F46" s="13" t="inlineStr"/>
       <c r="G46" s="13" t="inlineStr"/>
       <c r="H46" s="14" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="12" t="inlineStr">
         <is>
-          <t>Dutheil Anaëlle</t>
+          <t>Pinsard Louis</t>
         </is>
       </c>
       <c r="B47" s="13" t="n">
         <v>16</v>
       </c>
       <c r="C47" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="D47" s="13" t="inlineStr"/>
       <c r="E47" s="13" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F47" s="13" t="inlineStr"/>
       <c r="G47" s="13" t="inlineStr"/>
       <c r="H47" s="14" t="inlineStr"/>
-    </row>
-[...46 lines deleted...]
-      <c r="H49" s="14" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>